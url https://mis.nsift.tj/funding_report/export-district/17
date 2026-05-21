--- v0 (2026-03-10)
+++ v1 (2026-05-21)
@@ -65,51 +65,51 @@
   <si>
     <t>Khatlon</t>
   </si>
   <si>
     <t>Panj</t>
   </si>
   <si>
     <t>Namuna</t>
   </si>
   <si>
     <t>Fayzobod-Kal'a</t>
   </si>
   <si>
     <t>Строительство дополнительного 4-го класса в СОУ № 47 в селе Файзобод кала,джамоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>Somoni-2</t>
   </si>
   <si>
     <t>Строительство дополнительного корпуса 4-класса в СОУ № 24 в селе Сомон-2, джамоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Somoni-3</t>
   </si>
   <si>
     <t>Ремонт и восстановление  питьевой воды в селе Сомони-3,джамоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Somoni-4</t>
   </si>
   <si>
     <t>Строительство медицинского учереждения в селе Сомони-4, джамоат Намуна,район Пяндж</t>
   </si>
   <si>
     <t>10-solagi Vahdat</t>
   </si>
   <si>
     <t>Восстановление линии питьевой воды в селе 10-солагии вахдат, джмоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
@@ -119,66 +119,66 @@
   <si>
     <t>Peshkadam-1</t>
   </si>
   <si>
     <t>Обеспечение столами и стульями 150 студентов и ремонт крыши СОУ № 50 в селе Пешкадам-1, джамоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>K. Sayfuddinov</t>
   </si>
   <si>
     <t>Farghona</t>
   </si>
   <si>
     <t>Строительство 2-го дополнительного класса в СОУ №22 в селе Фаргона, джамоат К. Сайфутдинов, район Пяндж</t>
   </si>
   <si>
     <t>Строительство медициского центра в селе Фаргона, джамоат К. Сайфутдинов, район Пяндж</t>
   </si>
   <si>
     <t>Khamdilon</t>
   </si>
   <si>
     <t>Поставка 1 высоковольтного трансформатора и замена электропроводов и ремонт линии электростансия в селе Хамидлон, джамоат К.Сайфутдинов, район Пяндж</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>16-solagii Istiqloliyat</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе 16-солагии Истиклолият, джамоат К.Сайфутдинов,район Пяндж</t>
   </si>
   <si>
     <t>Kuhdoman(K. Sayfuddinov)</t>
   </si>
   <si>
     <t>Строительство начальной школы на территории фермерского хозайство и оснащение СОУ №40 электронным оборудованием в селе Кухдоман, джамоат К.Сайфутдинов, район Пяндж</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Abdulkosim Lohuti</t>
   </si>
   <si>
     <t>Мощение дорог в нутри село Абулкосим Лохути 4-км,джамоат К.Сайфутдинов,район Пяндж</t>
   </si>
   <si>
     <t>Ozodagon</t>
   </si>
   <si>
     <t>Sarmantoy-2</t>
   </si>
   <si>
     <t>Строительство 4-х классов для начальной школы в селе Сармантой, джамоат Озодагон, район Пяндж</t>
   </si>
   <si>
     <t>Avangard</t>
   </si>
   <si>
     <t>Реконструкция электросети протяженность 4,5 км и установка дополнительного трансформатора в селе Авангард, джамоат Озодагон, район Пяндж</t>
   </si>
   <si>
     <t>navshod</t>
   </si>
@@ -875,51 +875,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A84" sqref="A84:G84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="193.381" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>