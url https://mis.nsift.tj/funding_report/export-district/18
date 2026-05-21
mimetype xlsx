--- v0 (2026-03-10)
+++ v1 (2026-05-21)
@@ -38,51 +38,51 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Khatlon</t>
   </si>
   <si>
     <t>Hamadoni</t>
   </si>
   <si>
     <t>Turdiev</t>
   </si>
   <si>
     <t>Obshoron</t>
   </si>
   <si>
     <t>Строительство спортивного зала в селе Обшорон, джамоат Турдиев, район Хамадони</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Irrigation water</t>
   </si>
   <si>
     <t>Sayyod</t>
   </si>
@@ -95,66 +95,66 @@
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Bogiston(Bogiston)</t>
   </si>
   <si>
     <t>Строительство медицинского пункта селе Богистон, джамоат Турдиев, район Хамадони</t>
   </si>
   <si>
     <t>Строительство ирригационной системы водоснабжения в селе Богистон, сельского джамоата Турдиев, района Хамадони:</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>Чубек</t>
   </si>
   <si>
     <t>Chubek</t>
   </si>
   <si>
     <t>Электроснабжение путем установки дополнительных электрических  кабелей и проводов в селе Чубек сельского джамоата Чубек, района Хамадони;</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Ремонт местной дороги  в  селе Чубек сельского джамоата Чубек, района Хамадони</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Oriyon</t>
   </si>
   <si>
     <t>Строительство начальной школы в СОУ № 20 в селе Ориен, джамоат Чубек, район Хамадони</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Tudabayon</t>
   </si>
   <si>
     <t>Бурение скваж и строительств линии питьевой воды в селе Тудабаен, джамоат Чубек, район Хамадони</t>
   </si>
   <si>
     <t>Panjob</t>
   </si>
   <si>
     <t>Ремонт кровли здания СОУ № 57 в селе Пянджоб, джамоат Пянджоб, район Хамадони</t>
   </si>
   <si>
     <t>Toqiston</t>
   </si>
   <si>
     <t>Строительство СОУ, состоящихся из 4-х классов в селе Токистон джамоата Пянджоб района Хамадони</t>
   </si>
   <si>
     <t>Kayragoch</t>
   </si>
   <si>
     <t>Строителӣство медицинского пункта в селе Кайрагоч джамоат Чубекб, район Хамадони</t>
   </si>