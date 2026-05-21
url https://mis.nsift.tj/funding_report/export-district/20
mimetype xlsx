--- v0 (2025-12-14)
+++ v1 (2026-05-21)
@@ -65,87 +65,87 @@
   <si>
     <t>Khatlon</t>
   </si>
   <si>
     <t>Farhar</t>
   </si>
   <si>
     <t>Ghalaba/Khutan</t>
   </si>
   <si>
     <t>Surhob</t>
   </si>
   <si>
     <t>Строительство дошкольного учреждения в селе Сурхоб, джамоат Хутан, район Фархор</t>
   </si>
   <si>
     <t>Tojikiston</t>
   </si>
   <si>
     <t>Строительство дополнительного 6 класса в СОУ № 17 в селе Точикистон, джамоат Хутан, район Фархор</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Istiqlol</t>
   </si>
   <si>
     <t>Ghalaba(20 sol.Tojikiston)</t>
   </si>
   <si>
     <t>Протягивание линии питьевой воды в селе Галаба, джамоат Истиклол, район Фархор</t>
   </si>
   <si>
     <t>Panj(Панч(20 сол.Точикистон))</t>
   </si>
   <si>
     <t>Строительство дополнительных 4 учебных классов в СОУ № 46</t>
   </si>
   <si>
     <t>Murodbakhsh</t>
   </si>
   <si>
     <t>Строительство дополнительных 6 учебных классов в СОУ № 47 в селе Муродбахш, джамоат Истиклол, район Фархор</t>
   </si>
   <si>
     <t>Madaniyat(20 sol.Tojikiston)</t>
   </si>
   <si>
     <t>Строительство дополнительных 8 учебных классов в СОУ № 48 в селе Маданият, джамоат Истиклол, район Пяндж</t>
   </si>
   <si>
     <t>Nuri Shark</t>
   </si>
   <si>
     <t>Строительство дополнительных для 6 учебных классов в СОУ № 42 в селе Нури Шарк, джамоат Истиклол, район Фархор</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Firuz</t>
   </si>
   <si>
     <t>Строительство дорог внутри село Фирузб, джамоат Истиклол, район Фархор</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>Vatan</t>
   </si>
   <si>
     <t>Kuhdoman(Vatan)</t>
   </si>
   <si>
     <t>Восстановлении электроснобжения в селе Кухдоман, джамоат Ватан, район Фархор</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Dehqonobod</t>
   </si>
@@ -167,51 +167,51 @@
   <si>
     <t>1. Строительство учебного корпуса на 4 класса в селе Сурхоб, джамоат Хутан, район Фархор</t>
   </si>
   <si>
     <t>Vahdat(Ghalaba</t>
   </si>
   <si>
     <t>Строительство учебного корпуса в селе Вахдат, сельского джамоата Хутан, район Фархор</t>
   </si>
   <si>
     <t>Ремонт дороги, село Таджикистан, джамоат Хутан, район Фархор</t>
   </si>
   <si>
     <t>Восстановление системы электроснабжения в селе Пяндж, сельского джамоата Истиклол, район Фархор</t>
   </si>
   <si>
     <t>Восстановление системы электроснабжения в селе Галаба, сельского джамоата Истиклол, район Фархор</t>
   </si>
   <si>
     <t>Строительство  медицинского центра в селе Муродбахш, сельского джамоата Истиклол, район Фархор</t>
   </si>
   <si>
     <t>Восстановление системы электроснабжения в селе Маданият, сельского джамоата Истиклол, район Фархор</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Fayzobod(20 sol.Tojikiston)</t>
   </si>
   <si>
     <t>Строительство крытой спортивной площадки в селе Файзобод, сельского джамоата Истиклол, район Фархор</t>
   </si>
   <si>
     <t>Строительство  медицинского центра в селе Нури шарк, сельского джамоата Истиклол, района Фархор</t>
   </si>
   <si>
     <t>Irrigation water</t>
   </si>
   <si>
     <t>1 May</t>
   </si>
   <si>
     <t>Строительство ирригационной системы в селе 1 мая, сельского джамоата Истиклол, района Фархор</t>
   </si>
   <si>
     <t>Navruz</t>
   </si>
   <si>
     <t>Строительство  медицинского центра  в селе Навруз, сельского джамоата Истиклол, района Фархор</t>
   </si>
@@ -863,51 +863,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A73" sqref="A73:G73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="165.103" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>