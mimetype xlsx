--- v1 (2026-03-10)
+++ v2 (2026-05-21)
@@ -56,87 +56,87 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Shughnon</t>
   </si>
   <si>
     <t>Porshnev</t>
   </si>
   <si>
     <t>Barchid</t>
   </si>
   <si>
     <t>Строительство детского сада в селе Бурчид, джамоат Поршнев, район Шугнан</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Строительство спортивного площадка в селе Бурчид, джамоат Поршнев, район Шугнан</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Buved</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Бувед, джамоат Поршнев, район Шугнан</t>
   </si>
   <si>
     <t>Строительство детского сада в селе Бувед, джамоат Поршнев, район Шугнан</t>
   </si>
   <si>
     <t>Midenshor</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Миденшор, джамоат Поршнев, район Шугнан</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Ремонт школа в селе Миденшор, джамоат Поршнев, район Шугнан</t>
   </si>
   <si>
     <t>Chiruch</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Чируч, джамоат Поршнев, район Шугнан</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Ремонт дорога в селе Чируч, джамоат Поршнев, район Шугнан</t>
   </si>
   <si>
     <t>Irrigation</t>
   </si>
   <si>
     <t>Suchon</t>
   </si>
   <si>
     <t>Kalkhozobod(Suchon)</t>
   </si>
   <si>
     <t>Строительство ирригационной воды в селе Колхозабад, джамоат Сучон, район Шугнан</t>
   </si>
   <si>
     <t>Berdikobod</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Бердибекабад, джамоат Сучон, район Шугнан</t>
   </si>
   <si>
     <t>Ремонт школа в селе Бердибекабад, джамоат Сучон, район Шугнан</t>
   </si>