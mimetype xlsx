--- v0 (2026-03-09)
+++ v1 (2026-05-21)
@@ -65,57 +65,57 @@
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Ishkoshim</t>
   </si>
   <si>
     <t>R. Yusufbekov</t>
   </si>
   <si>
     <t>Sumchin</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Симчун, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Ремонт школа в селе Сумчин, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Ишкошим, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Строительство линия питьевая вода в селе Ишкошим, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
     <t>Dasht(R. Yusufbekov)</t>
   </si>
   <si>
     <t>Строительство дом кульуры в селе Дашт, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
     <t>Строительство спортивного площадка в селе Дашт, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
     <t>Dashti bolo</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Дашти боло, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
     <t>Other residential infrastructure</t>
   </si>
   <si>
     <t>Строительство устройство хлопчатобумажной шапки в селе Дашти боло, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
@@ -125,51 +125,51 @@
   <si>
     <t>Andarob(A.Zamirov)</t>
   </si>
   <si>
     <t>Строительство школы в селе Андароб, джамоат Замиров, район Ишкошим</t>
   </si>
   <si>
     <t>Строительство спортивного зала в селе Андароб, джамоат Замиров, район Ишкошим</t>
   </si>
   <si>
     <t>Snib</t>
   </si>
   <si>
     <t>Ремонт кровли школы в селе Сниб, джамоат А Замиров, район Ишкошим</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Сниб, джамоат А Замиров, район Ишкошим</t>
   </si>
   <si>
     <t>Dehlokh</t>
   </si>
   <si>
     <t>Реконструкция школы в селе Дехлох, район А Замиров, район Ишкошим</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Ремонт местная дорога в селе Дехлох, район А Замиров, район Ишкошим</t>
   </si>
   <si>
     <t>Dasht(A.Zamirov)</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Дашт, джамоат А Замиров, район Ишкошим</t>
   </si>
   <si>
     <t>Sewerage</t>
   </si>
   <si>
     <t>Строительство канал в селе Дашт, джамоат А Замиров, район Ишкошим</t>
   </si>
   <si>
     <t>Garmachashma(A.Zamirov)</t>
   </si>
   <si>
     <t>Строительство центр ранного развития детей в селе Гармчашма, джамоат А Замиров, район Ишкошим</t>
   </si>
   <si>
     <t>Ремонт дороги в сельхозферму в селе Гармчашма, джамоат А Замиров, район Ишкошим</t>
   </si>