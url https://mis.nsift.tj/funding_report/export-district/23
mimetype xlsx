--- v0 (2026-03-09)
+++ v1 (2026-05-21)
@@ -56,102 +56,102 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
     <t>Irrigation</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Vanj</t>
   </si>
   <si>
     <t>Vodkhud</t>
   </si>
   <si>
     <t>Dashtak(Vodhud)</t>
   </si>
   <si>
     <t>Ремонт канал ирригационной воды в селе Даштак, джамоат Водхуд, район Ванч</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Uzbay</t>
   </si>
   <si>
     <t>Строительство автомобильного моста в селе Узбай, джамоат Водхуд, район Ванч</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Lugad</t>
   </si>
   <si>
     <t>Строительство спортивного зала в селе Лугад, джамоат Водхуд, район Ванч</t>
   </si>
   <si>
     <t>Vrazv</t>
   </si>
   <si>
     <t>Строительствво дороги в Торугкском район в селе Вравз, джамоат Водхуд, район Ванч</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Buniga</t>
   </si>
   <si>
     <t>Строительство спортивного зала, джамоат Водхуд, район Ванч</t>
   </si>
   <si>
     <t>Baravni tag</t>
   </si>
   <si>
     <t>Ремонт спортивной площадки  в селе Баравни таг, джамоат Водхуд, район Ишкошим</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Baravni bolo</t>
   </si>
   <si>
     <t>Строительство медицинского пунктса с 2 рабочами местами в селе Баравни тор, джамоат Водхуд, район Ванч</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Vahdat(Vodhud)</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Вахдат, джамоат Водхуд, район Ванч</t>
   </si>
   <si>
     <t>M. Abdulloev</t>
   </si>
   <si>
     <t>Panjshanbeobod</t>
   </si>
   <si>
     <t>Восстоновление линии питьевой воды в селе Панчшанбеобод, джамоат М Абдуллоев, район Ванч</t>
   </si>
   <si>
     <t>Bodavd</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Бодавд, джамоат М Абдуллоев, район Ванч</t>
   </si>
   <si>
     <t>Uskurogh</t>
   </si>