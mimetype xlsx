--- v0 (2025-12-14)
+++ v1 (2026-05-21)
@@ -38,78 +38,78 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Khatlon</t>
   </si>
   <si>
     <t>Kulob</t>
   </si>
   <si>
     <t>Dahana</t>
   </si>
   <si>
     <t>Mirapok</t>
   </si>
   <si>
     <t>Строительство дорого внутри селе Мирапок, джамоат Дахана, город Куляб</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>Taniyol</t>
   </si>
   <si>
     <t>Восстановление электросети в селе Таниел, джамоат Дахана, город Куляб</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Khonobod</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Хонаобод, джамоат Дахана, город Куляб</t>
   </si>
   <si>
     <t>Anvarobod</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Анваробод, джамоат Дахана, город Куляб</t>
   </si>
   <si>
     <t>Sari jar (Dahana)</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Сари чар, джамоат Дахана, город Куляб</t>
   </si>
   <si>
     <t>Karbostanak</t>
   </si>
   <si>
     <t>Строительство дорог внутри селе Карбостанак, джамоат Дахана, город Куляб</t>
   </si>
@@ -254,51 +254,51 @@
   <si>
     <t>Peshkadam-1</t>
   </si>
   <si>
     <t>Обеспечение столами и стульями 150 студентов и ремонт крыши СОУ № 50 в селе Пешкадам-1, джамоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>K. Sayfuddinov</t>
   </si>
   <si>
     <t>Farghona</t>
   </si>
   <si>
     <t>Строительство 2-го дополнительного класса в СОУ №22 в селе Фаргона, джамоат К. Сайфутдинов, район Пяндж</t>
   </si>
   <si>
     <t>Строительство медициского центра в селе Фаргона, джамоат К. Сайфутдинов, район Пяндж</t>
   </si>
   <si>
     <t>Khamdilon</t>
   </si>
   <si>
     <t>Поставка 1 высоковольтного трансформатора и замена электропроводов и ремонт линии электростансия в селе Хамидлон, джамоат К.Сайфутдинов, район Пяндж</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>16-solagii Istiqloliyat</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе 16-солагии Истиклолият, джамоат К.Сайфутдинов,район Пяндж</t>
   </si>
   <si>
     <t>Kuhdoman(K. Sayfuddinov)</t>
   </si>
   <si>
     <t>Строительство начальной школы на территории фермерского хозайство и оснащение СОУ №40 электронным оборудованием в селе Кухдоман, джамоат К.Сайфутдинов, район Пяндж</t>
   </si>
   <si>
     <t>Abdulkosim Lohuti</t>
   </si>
   <si>
     <t>Мощение дорог в нутри село Абулкосим Лохути 4-км,джамоат К.Сайфутдинов,район Пяндж</t>
   </si>
   <si>
     <t>Ozodagon</t>
   </si>
   <si>
     <t>Sarmantoy-2</t>
   </si>