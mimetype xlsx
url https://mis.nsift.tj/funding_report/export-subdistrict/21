--- v0 (2025-12-14)
+++ v1 (2026-05-21)
@@ -62,72 +62,72 @@
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Districts of Republican Subordination</t>
   </si>
   <si>
     <t>Shahrinav</t>
   </si>
   <si>
     <t>A. Khasanov</t>
   </si>
   <si>
     <t>Ajam</t>
   </si>
   <si>
     <t>Строительство  дополнительного образование  в селе Аджам</t>
   </si>
   <si>
     <t>Dusti(Akram Hasanov)</t>
   </si>
   <si>
     <t>Строительство  дополнительного образование  в селе Дусти</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Строительство спортивного зала в селе Дусти</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Питьевая вода в селе Дусти</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Капитальный ремонт   медицинского пункта в селе Дусти</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Vahdat(A.Hasanov)</t>
   </si>
   <si>
     <t>Ремонт дорог в селе Вахдат</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Вахдат</t>
   </si>
   <si>
     <t>Строительство линия питьевая вода в селе Вахдат</t>
   </si>
   <si>
     <t>Строительство библиотека в селе Вахдат</t>
   </si>
   <si>
     <t>Guli surkh (Chuqurdolon)</t>
   </si>
   <si>
     <t>Строительство линия питьевая вода  в селе Гули сурх</t>
   </si>
   <si>
     <t>Ремонт дорог в селе Гули сурх</t>
   </si>
@@ -527,51 +527,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A20" sqref="A20:G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="67.127" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>