--- v0 (2025-12-14)
+++ v1 (2026-05-21)
@@ -65,51 +65,51 @@
   <si>
     <t>Khatlon</t>
   </si>
   <si>
     <t>Panj</t>
   </si>
   <si>
     <t>Namuna</t>
   </si>
   <si>
     <t>Fayzobod-Kal'a</t>
   </si>
   <si>
     <t>Строительство дополнительного 4-го класса в СОУ № 47 в селе Файзобод кала,джамоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>Somoni-2</t>
   </si>
   <si>
     <t>Строительство дополнительного корпуса 4-класса в СОУ № 24 в селе Сомон-2, джамоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Somoni-3</t>
   </si>
   <si>
     <t>Ремонт и восстановление  питьевой воды в селе Сомони-3,джамоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Somoni-4</t>
   </si>
   <si>
     <t>Строительство медицинского учереждения в селе Сомони-4, джамоат Намуна,район Пяндж</t>
   </si>
   <si>
     <t>10-solagi Vahdat</t>
   </si>
   <si>
     <t>Восстановление линии питьевой воды в селе 10-солагии вахдат, джмоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>Energy</t>
   </si>