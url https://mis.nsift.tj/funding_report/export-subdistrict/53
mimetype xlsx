--- v0 (2025-12-14)
+++ v1 (2026-05-21)
@@ -56,129 +56,129 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Shughnon</t>
   </si>
   <si>
     <t>Vanqala</t>
   </si>
   <si>
     <t>Ремонт областной больницы в селе Ванкала, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Линия питьевая вода в селе Ванкала, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Oqmamad</t>
   </si>
   <si>
     <t>Строительство центр ранного развития детей в селе Окмамад, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Other residential infrastructure</t>
   </si>
   <si>
     <t>Строительство швейного цеха в селе Окмамад, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Pathur</t>
   </si>
   <si>
     <t>Строительство школы в селе Патхур, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Строительство центра раннего развития детей в селе Патхур, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Mienshahr</t>
   </si>
   <si>
     <t>Строительство центр ранного развития детей в селе Миеншахр, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Строительство спортивного площадка в селе Миеншахр, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Pish(Vanqala)</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Пиш, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Ремонт областной больницы в селе Пиш, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Youth center</t>
   </si>
   <si>
     <t>Imom</t>
   </si>
   <si>
     <t>Строительство центр ранного развития детей в селе Имом, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Имом, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Varshez</t>
   </si>
   <si>
     <t>Строительство спортиввной площадки в селе Варшез, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Строительство центр ранного развития детей в селе Варшез, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Sardem</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Сардем, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Ремонт поселковой дороги в селе Сардем, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Badchor</t>
   </si>
   <si>
     <t>Строительство автомобильного моста в селе Бадчор, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Ремонт областной больницы в селе Бадчор, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Miyonkuh</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Миенакух, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Строительство центра раннего развития детей в селе Миенакух, джамоат Ванкала, район Шугнан</t>
   </si>
   <si>
     <t>Rohi nav (Vanqala)</t>
   </si>