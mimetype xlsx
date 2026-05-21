--- v0 (2025-12-14)
+++ v1 (2026-05-21)
@@ -68,51 +68,51 @@
   <si>
     <t>Shughnon</t>
   </si>
   <si>
     <t>Shakhbozov</t>
   </si>
   <si>
     <t>Nishusp</t>
   </si>
   <si>
     <t>Строительство детского сада в селе Нишусп, джамоат Шахбозов, район Шугнон</t>
   </si>
   <si>
     <t>Youth center</t>
   </si>
   <si>
     <t>Pish(Shahbozov)</t>
   </si>
   <si>
     <t>Строительство центр ранного развития детей в селе Пиш, джамоат Шахбозов, район Шугнон</t>
   </si>
   <si>
     <t>Строительство школа в селе Пиш, джамоат Шахбозов, район Шугнон</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Shijozg</t>
   </si>
   <si>
     <t>Строительство дороги в селе Шичозг, джамоат Шахбозов, район Шугнан</t>
   </si>
   <si>
     <t>Other residential infrastructure</t>
   </si>
   <si>
     <t>Строительство цеха по переработке фруктов и овощей в селе Шичозг, джамоат Шахбозов, район Шугнан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>