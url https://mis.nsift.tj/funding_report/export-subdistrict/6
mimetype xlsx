--- v0 (2025-12-14)
+++ v1 (2026-05-21)
@@ -68,51 +68,51 @@
   <si>
     <t>Abdurahmoni Jomi</t>
   </si>
   <si>
     <t>Qadriddin Ghiyosov</t>
   </si>
   <si>
     <t>Komentern</t>
   </si>
   <si>
     <t>Строительство детского сада  в селе Коментерн</t>
   </si>
   <si>
     <t>Ozodii Sharq</t>
   </si>
   <si>
     <t>Строительство  дополнительного образование  в селе Озодии шарк</t>
   </si>
   <si>
     <t>Fayzbor</t>
   </si>
   <si>
     <t>Строительство детского сада  в селе Файзбор</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Bahoriston(Q.Giyosov)</t>
   </si>
   <si>
     <t>Водоснабжения в селе Бахористон</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Aral</t>
   </si>
   <si>
     <t>Строительство  медицинского Центра в селе Арал</t>
   </si>
   <si>
     <t>Navdi</t>
   </si>
   <si>
     <t>Строительство детского сада  в селе Навди</t>
   </si>
   <si>
     <t>Sadi</t>
   </si>