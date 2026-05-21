--- v0 (2025-12-14)
+++ v1 (2026-05-21)
@@ -65,57 +65,57 @@
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Ishkoshim</t>
   </si>
   <si>
     <t>R. Yusufbekov</t>
   </si>
   <si>
     <t>Sumchin</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Симчун, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Ремонт школа в селе Сумчин, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Ишкошим, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Строительство линия питьевая вода в селе Ишкошим, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
     <t>Dasht(R. Yusufbekov)</t>
   </si>
   <si>
     <t>Строительство дом кульуры в селе Дашт, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
     <t>Строительство спортивного площадка в селе Дашт, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
     <t>Dashti bolo</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Дашти боло, джамоат Юсуфбеков, район Ишкошим</t>
   </si>
   <si>
     <t>Other residential infrastructure</t>
   </si>
   <si>
     <t>Строительство устройство хлопчатобумажной шапки в селе Дашти боло, джамоат Юсуфбеков, район Ишкошим</t>
   </si>