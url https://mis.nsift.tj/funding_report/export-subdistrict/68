--- v0 (2025-12-14)
+++ v1 (2026-05-21)
@@ -56,57 +56,57 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
     <t>Other residential infrastructure</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Vanj</t>
   </si>
   <si>
     <t>Jovidon</t>
   </si>
   <si>
     <t>Bunay</t>
   </si>
   <si>
     <t>Строительство завода по производству соков в селе Бунай, джамоат Човидон, район Ванч</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Строительство питьевой воды в село Бунай, джамоат Човидон,район Ванч</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Ardobak</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Ардобак, джамоат Човидон, район Ванч</t>
   </si>
   <si>
     <t>Строительство бассейн в селе Ардобак, джамоат Човидон, район Ванч</t>
   </si>
   <si>
     <t>Строительство спортивного зала в селе Човидон, джамоат Човидон, район Ванч</t>
   </si>
   <si>
     <t>Строительство завода по переработке молока в селе Човидон, джамоат Човидон, район Ванч</t>
   </si>
   <si>
     <t>Ubgo</t>
   </si>
   <si>
     <t>Строительство пешеходный мост в селе Убго, джамоат Човидон, район Ванч</t>
   </si>
   <si>
     <t>Sewerage</t>
   </si>