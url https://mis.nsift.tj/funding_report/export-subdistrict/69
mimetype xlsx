--- v0 (2026-03-09)
+++ v1 (2026-05-21)
@@ -38,69 +38,69 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Vanj</t>
   </si>
   <si>
     <t>Tekharv</t>
   </si>
   <si>
     <t>Udob</t>
   </si>
   <si>
     <t>Строительство спортивного зала в селе Удоб, джамоат Техавр, район Ванч</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Строительство линия питьевая вода в селе Удоб, джамоат Техавр, район Вандж</t>
   </si>
   <si>
     <t>Gij</t>
   </si>
   <si>
     <t>Строительство спортивной площадке в селе Гидж, джамоат Техарв, район Ванч</t>
   </si>
   <si>
     <t>Other residential infrastructure</t>
   </si>
   <si>
     <t>Строительство  швейный цех в селе Гидж, джамоат Техарв, район Вандж</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Chihoh</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Чихох, джамоат Техарв, район Ванч</t>
   </si>