--- v0 (2025-12-14)
+++ v1 (2026-05-21)
@@ -38,90 +38,90 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Vanj</t>
   </si>
   <si>
     <t>Rovand</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Рованд, джамоат Рованд, район Ванч</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Garmchashma(Rovand)</t>
   </si>
   <si>
     <t>Строительство мост через реку Ванджоб в селе Гармчашма, джамоат Рованд, район Вандж</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Sumgad</t>
   </si>
   <si>
     <t>Строительство средного общеобразавательного учереждения № 25 в селе Сумгад, джамоат Рованд, район Вандж</t>
   </si>
   <si>
     <t>Ghumast</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Гумаст, джамоат Рованд, район Ванч</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Строительство спортивная площадка  в селе Гумаст, джамоат Рованд, район Ванч</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Vishharvak</t>
   </si>
   <si>
     <t>Строительство областной больницы в селе Вишхарвак, джамоат Рованд, район Вандж</t>
   </si>
   <si>
     <t>Gujovast</t>
   </si>
   <si>
     <t>Строительство СОУ № ! в селе Гуджоваст, джамоат Рованд, Ванч</t>
   </si>
   <si>
     <t>Sewerage</t>
   </si>
   <si>
     <t>Durshed</t>
   </si>