--- v0 (2026-03-09)
+++ v1 (2026-05-21)
@@ -38,126 +38,126 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Vanj</t>
   </si>
   <si>
     <t>M. Abdulloev</t>
   </si>
   <si>
     <t>Panjshanbeobod</t>
   </si>
   <si>
     <t>Восстоновление линии питьевой воды в селе Панчшанбеобод, джамоат М Абдуллоев, район Ванч</t>
   </si>
   <si>
     <t>Bodavd</t>
   </si>
   <si>
     <t>Строительство линии питьевой воды в селе Бодавд, джамоат М Абдуллоев, район Ванч</t>
   </si>
   <si>
     <t>Irrigation</t>
   </si>
   <si>
     <t>Uskurogh</t>
   </si>
   <si>
     <t>Восстоновление линнии ирригационной воды в селе Ускурог, джамоат М Абдуллоев, район Ванч</t>
   </si>
   <si>
     <t>Восстоновление линии питьевой воды в селе Ускурог, джамоат М Абдуллоев, район Вандж. ГБАО;   Строительство деревообрабатывающего предприятия в селе Ускурог, джамоат М Абдуллоев, район Вандж. ГБАО;</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Rogh</t>
   </si>
   <si>
     <t>Ремонт автомоибльного моста в селе Рог, джамоат М Абдуллоев, район Ванч</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Ремонт автомоибльного моста в селе Рог, джамоат М Абдуллоев, район Вандж, ГБАО;  Ремонт местной дороги в селе Рог, джамоат М Абдуллоев, район Вандж, ГБАО.</t>
   </si>
   <si>
     <t>Sewerage</t>
   </si>
   <si>
     <t>Dashti rogh</t>
   </si>
   <si>
     <t>Текущий ремонт канала в селе Дашти рог, джамоат М Абдуллоев, район Ванч</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Текущий ремонт ирригационного  канала в селе Дашти рог, джамоат М Абдуллоев, район Вандж, ГБАО;  Строительство медицинского пункта в в селе Дашти рог, джамоат М Абдуллоев, район Вандж, ГБАО.</t>
   </si>
   <si>
     <t>Jangali zugo/Ghumayak</t>
   </si>
   <si>
     <t>Проектирование линии питьевой и ирригационной воды в селе Чангали зуго/ джамоат М Абдуллоев, район Ванч</t>
   </si>
   <si>
     <t>Строительство системы питьевого водоснабжения в селе Чангали зуго/ джамоат М Абдуллоев, Ванджского района. ГБАО; Строительство пешеходного моста между сел  Чангали зуго/ Гумаяк, джамоат М Абдуллоев, Ванджского района. ГБАО.</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Bichkharv</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Бичхарв, сельского джамоата М.Абдуллоев, района Вандж, ГБАО</t>
   </si>
   <si>
     <t>Ubari dargov</t>
   </si>
   <si>
     <t>Строительство системы питьевого водоснабжения в селе Убари Даргов, сельского джамоата М.Абдуллоев, района Вандж, ГБАО.</t>
   </si>
   <si>
     <t>Roharv</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Рохарв, сельского джамоата М.Абдуллоев, района Вандж, ГБАО</t>
   </si>
   <si>
     <t>Gishkhun</t>
   </si>
   <si>
     <t>Ремонт ирригационного  канала в селе  Гишхун, сельского джамоата М.Абдуллоев, Ванджского района, ГБАО</t>
   </si>