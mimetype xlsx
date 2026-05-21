--- v0 (2026-03-09)
+++ v1 (2026-05-21)
@@ -38,51 +38,51 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Khatlon</t>
   </si>
   <si>
     <t>Panj</t>
   </si>
   <si>
     <t>Namuna</t>
   </si>
   <si>
     <t>10-solagi Vahdat</t>
   </si>
   <si>
     <t>Восстановление линии питьевой воды в селе 10-солагии вахдат, джмоат Намуна, район Пяндж</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Ecology</t>
   </si>
   <si>
     <t>Очистка дринажного канала в селе 10 летие Вахдат, джамоат Намуна, район Пяндж</t>
   </si>