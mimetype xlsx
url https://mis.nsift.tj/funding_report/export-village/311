--- v0 (2026-03-09)
+++ v1 (2026-05-21)
@@ -38,51 +38,51 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Khatlon</t>
   </si>
   <si>
     <t>Farhar</t>
   </si>
   <si>
     <t>Istiqlol</t>
   </si>
   <si>
     <t>Ghalaba(20 sol.Tojikiston)</t>
   </si>
   <si>
     <t>Протягивание линии питьевой воды в селе Галаба, джамоат Истиклол, район Фархор</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>Восстановление системы электроснабжения в селе Галаба, сельского джамоата Истиклол, район Фархор</t>
   </si>
 </sst>
 </file>
 