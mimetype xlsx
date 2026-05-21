--- v0 (2025-12-16)
+++ v1 (2026-05-21)
@@ -38,51 +38,51 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Vanj</t>
   </si>
   <si>
     <t>M. Abdulloev</t>
   </si>
   <si>
     <t>Panjshanbeobod</t>
   </si>
   <si>
     <t>Восстоновление линии питьевой воды в селе Панчшанбеобод, джамоат М Абдуллоев, район Ванч</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>