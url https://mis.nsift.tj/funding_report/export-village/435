--- v0 (2025-12-14)
+++ v1 (2026-05-22)
@@ -38,51 +38,51 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Vanj</t>
   </si>
   <si>
     <t>Jovidon</t>
   </si>
   <si>
     <t>Ardobak</t>
   </si>
   <si>
     <t>Строительство спортивной площадки в селе Ардобак, джамоат Човидон, район Ванч</t>
   </si>
   <si>
     <t>Other residential infrastructure</t>
   </si>
   <si>
     <t>Строительство бассейн в селе Ардобак, джамоат Човидон, район Ванч</t>
   </si>
 </sst>
 </file>
 