--- v0 (2025-12-14)
+++ v1 (2026-05-22)
@@ -38,51 +38,51 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Vanj</t>
   </si>
   <si>
     <t>Tekharv</t>
   </si>
   <si>
     <t>Gij</t>
   </si>
   <si>
     <t>Строительство спортивной площадке в селе Гидж, джамоат Техарв, район Ванч</t>
   </si>
   <si>
     <t>Other residential infrastructure</t>
   </si>
   <si>
     <t>Строительство  швейный цех в селе Гидж, джамоат Техарв, район Вандж</t>
   </si>
 </sst>
 </file>
 