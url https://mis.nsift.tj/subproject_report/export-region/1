--- v1 (2025-12-06)
+++ v2 (2026-04-23)
@@ -203,87 +203,87 @@
   <si>
     <t>Ремонт здания и благоустройство среднего общеобразовательного учреждения №49, махаллаи Масджити миёна, Таги Сада и Чакалак, джамоат Чоркух, город Исфара.</t>
   </si>
   <si>
     <t>CSP-2B-36</t>
   </si>
   <si>
     <t>Капитальный ремонт детского сада №14, махаллаи Сари Бозор, джамоат Чоркух город Исфара.</t>
   </si>
   <si>
     <t>Spitamen</t>
   </si>
   <si>
     <t>Tagoyak</t>
   </si>
   <si>
     <t>Metar</t>
   </si>
   <si>
     <t>CSP-2А-01/1</t>
   </si>
   <si>
     <t>Строительство двухэтажного учебного корпуса на 8 классов в среднем общеобразовательном учреждении №16, село Метар, джамоата Тагояк, района Спитамент.</t>
   </si>
   <si>
-    <t>Irrigation water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Group 5  (Chorkuh)</t>
   </si>
   <si>
     <t>CSP-2B-34</t>
   </si>
   <si>
     <t>Строительство ирригационной системы, в махаллаи Ходжаи Аъло, джамоата Чоркух, город Исфара.</t>
   </si>
   <si>
     <t>Group 1  (Vorukh)</t>
   </si>
   <si>
     <t>CSP-2В-01</t>
   </si>
   <si>
     <t>Строительство ирригационной системы в Махаллаи Точикон, джамоата Ворух, город Исфара.</t>
   </si>
   <si>
     <t>Group 5 (Vorukh)</t>
   </si>
   <si>
     <t>CSP-2B-18</t>
   </si>
   <si>
     <t>Создание класса по швейному делу в среднем общеобразовательном учреждении №45, в махаллаи Сари Дашт, джамоат Ворух, город Исфара.</t>
   </si>
   <si>
     <t>CSP-2B-26</t>
   </si>
   <si>
     <t>Обеспечение мебели актового зала среднего общеобразовательного учреждения №25, махаллаи Джалиён и Сари хисор, джамоат Чоркух, город Исфара.</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>CSP-2B-16</t>
   </si>
   <si>
     <t>Асфальтирование дороги махаллаи Гулистон, джамоат Ворух, город Исфара.</t>
   </si>
   <si>
     <t>CSP-2B-11</t>
   </si>
   <si>
     <t>Строительство двухэтажного учебного корпуса на 7 классов в среднем общеобразовательном учреждении №60 махаллаи Кучаи дусти, джамоат Ворух, г.Исфара</t>
   </si>
   <si>
     <t>CSP-2B-17</t>
   </si>
   <si>
     <t>Строительство спортзала в среднем общеобразовательном учреждении №21, махаллаи Богдори и Хушобод, джамоат Ворух, город Исфара.</t>
   </si>
   <si>
     <t>Group 3  (Chorkuh)</t>
   </si>
   <si>
     <t>CSP-2B-27</t>
   </si>
@@ -764,51 +764,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A40" sqref="A40:R40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="208.663" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">