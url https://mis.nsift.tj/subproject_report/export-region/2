--- v1 (2026-01-22)
+++ v2 (2026-04-23)
@@ -419,51 +419,51 @@
   <si>
     <t>Tojikiston-2</t>
   </si>
   <si>
     <t>SERSP-1A-22</t>
   </si>
   <si>
     <t>SERSP-1A-22 Восстановление системы электроснабжения села Точикистон-2, сельского джамоата Хуросон, района Фархор</t>
   </si>
   <si>
     <t>Hamadoni</t>
   </si>
   <si>
     <t>Turdiev</t>
   </si>
   <si>
     <t>Somoniyon(Turdiev)</t>
   </si>
   <si>
     <t>SERSP-1A-05</t>
   </si>
   <si>
     <t>SERSP-1A-05 Строительство учебного корпуса на 4 классов для начальной школы в махалле Шариф Туробов филиала СОШ №9 села Сомониён, сельского джамоата Турдиев, района Хамадони</t>
   </si>
   <si>
-    <t>Roads and bridges</t>
+    <t>Transportation</t>
   </si>
   <si>
     <t>Dashtigulo</t>
   </si>
   <si>
     <t>Fayzobod(Dashtigulo)</t>
   </si>
   <si>
     <t>SERSP-1A-03</t>
   </si>
   <si>
     <t>SERSP-1A-03 Строительство моста между селом Файзобод и селом Изатулло Шарипов, сельского джамоата Даштигуло, района Хамадони</t>
   </si>
   <si>
     <t>Tagnob</t>
   </si>
   <si>
     <t>SERSP-1A-04</t>
   </si>
   <si>
     <t>SERSP-1A-04 Строительство медицинского пункта в махалле Фазл наби, селе Тагноб, сельского джамоата Даштигуло, района Хамадони</t>
   </si>
   <si>
     <t>Pakhtaobod</t>
   </si>
@@ -1130,51 +1130,51 @@
   <si>
     <t>SERSP-1A-72</t>
   </si>
   <si>
     <t>SERSP-1A-72 Строительство медицинского пункта в селе Сармантой 1, сельского джамоата Озодагон, района Пяндж</t>
   </si>
   <si>
     <t>Shakardasht</t>
   </si>
   <si>
     <t>SERSP-1A-79</t>
   </si>
   <si>
     <t>SERSP-1A-79 Строительство медицинского пункта в селе Шакардашт, сельского джамоата Нури Вахдат, района Пяндж</t>
   </si>
   <si>
     <t>Otchappar</t>
   </si>
   <si>
     <t>SERSP-1A-204</t>
   </si>
   <si>
     <t>SERSP-1A-204 Строительство учебного корпуса на 4 класса в СОУ №27 села Отчапар, сельского джамоата озодагон, района Пяндж</t>
   </si>
   <si>
-    <t>Other residential infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Turdishayh</t>
   </si>
   <si>
     <t>SERSP-1A-205</t>
   </si>
   <si>
     <t>SERSP-1A-205 Замена кровли дома культуры в селе Турдишайх, джамоата Озодагон, района Пяндж</t>
   </si>
   <si>
     <t>Arab</t>
   </si>
   <si>
     <t>SERSP-1A-76</t>
   </si>
   <si>
     <t>SERSP-1A-76 Строительство медицинского пункта в селе Араб, сельского джамоата Мехвар, района Пяндж</t>
   </si>
   <si>
     <t>Farhor</t>
   </si>
   <si>
     <t>Shaftolubogh</t>
   </si>
@@ -1475,53 +1475,50 @@
   <si>
     <t>SERSP-1A-236 Восстановление кровель зданий образовательного учреждения среднего общего образования № 34 села Обшорон, сельского джамоата Дехконобод, Фархорского района</t>
   </si>
   <si>
     <t>Rohi nav (Dehqonobod)</t>
   </si>
   <si>
     <t>SERSP-1A-235</t>
   </si>
   <si>
     <t>SERSP-1A-235 Восстановление системы электроснабжения в селе Рохи нав, сельского джамоата Дехконобод, района Фархор</t>
   </si>
   <si>
     <t>Dashtijum</t>
   </si>
   <si>
     <t>Hojidara</t>
   </si>
   <si>
     <t>SERSP-1A-242</t>
   </si>
   <si>
     <t>SERSP-1A-242 Строительство школы с 6 классами в селе Хочидара, джамоата Даштичум, района Шамсиддина Шохина</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
-[...1 lines deleted...]
-  <si>
     <t>N. Mahmud</t>
   </si>
   <si>
     <t>Yol</t>
   </si>
   <si>
     <t>SERSP-1A-249</t>
   </si>
   <si>
     <t>SERSP- 1A-249 Строительство спортивного зала на территории СОУ №11 в селе Ёл, сельского джамоата Н. Махмудов, района Шамсиддина Шохина</t>
   </si>
   <si>
     <t>Kisht</t>
   </si>
   <si>
     <t>SERSP-1A-253</t>
   </si>
   <si>
     <t>SERSP- 1A-253 Строительство технологического корпуса на 3 класса в СОУ № 12 в селе Кишт, сельского джамоата Н. Махмудов, района Шамсиддина Шохина</t>
   </si>
   <si>
     <t>SERSP-1C-01</t>
   </si>
   <si>
     <t>SERSP-1C-01 Капитальный ремонт 3 классных помещений для создания центра обучения молодежи в здании Центра обучения взрослых по улице 1-Мая 12, города Куляба</t>
@@ -1736,51 +1733,51 @@
   <si>
     <t>CSP-2A-62/1</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Кухдоман, джамоата Пяндж, района Джайхун.</t>
   </si>
   <si>
     <t>Sari pul</t>
   </si>
   <si>
     <t>CSP-2A-56/1</t>
   </si>
   <si>
     <t>Строительство крытой спортивной площадки в селе Сари Пул, джамоата Пяндж, район Джайхун.</t>
   </si>
   <si>
     <t>Fatkhobod</t>
   </si>
   <si>
     <t>CSP-2A-63/1</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Фатхобод, джамоата Пяндж, район Джайхун.</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>CSP-2A-38/1</t>
   </si>
   <si>
     <t>Восстанавление системы питьевого водоснабжения в селе Коментерн, джамоата Кадриддин Гиёсов, район Абдурахмони Джоми.</t>
   </si>
   <si>
     <t>Ozodii Sharq</t>
   </si>
   <si>
     <t>CSP-2A-39/1</t>
   </si>
   <si>
     <t>Восстановление системы питьевого водоснабжения в селе Озодии Шарк, джамоата Кадриддин Гиёсов, район Абдурахмони Джоми.</t>
   </si>
   <si>
     <t>CSP-2A-48/1</t>
   </si>
   <si>
     <t>Строительство двухэтажного учебного корпуса на 8 классов в среднем общеобразовательном учреждении №12, село Мехробод джамоата Машъал Вахшского района.</t>
   </si>
   <si>
     <t>Aral</t>
   </si>
@@ -1983,50 +1980,53 @@
     <t>Строительство трёх классов по технологии в среднем общеобразовательном учреждении №19 села Рохи Ленин джамоата Ифтихор района Абдурахмони Джоми</t>
   </si>
   <si>
     <t>CSP-2A-41/2</t>
   </si>
   <si>
     <t>Строительство двухэтажного учебного корпуса на 7 классов в среднем общеобразовательном учреждении №32 села Бахористон, джамоата Кадриддин Гиёсов района Абдурахмони Джоми</t>
   </si>
   <si>
     <t>CSP-2A-48/2</t>
   </si>
   <si>
     <t>Строительство двухэтажного учебного корпуса на 7 классов в среднем общеобразовательном учреждении №51 села Мехробод джамоата Машъал Вахшского района</t>
   </si>
   <si>
     <t>CSP-2A-53/2</t>
   </si>
   <si>
     <t>Строительство двухэтажного учебного корпуса на 7 классов в среднем общеобразовательном учреждении №52 в селе Кайхони, джамоата Гулистон района Джалолиддини Балхи</t>
   </si>
   <si>
     <t>CSP-2A-57/2</t>
   </si>
   <si>
     <t>Строительство учебного корпуса на 4 класса в среднего общеобразовательного учреждения №4, села Вахдат, джамоата Пяндж, района Джайхун</t>
+  </si>
+  <si>
+    <t>Culture</t>
   </si>
   <si>
     <t>CSP-2A-58/2</t>
   </si>
   <si>
     <t>Строительство здания библиотеки и зала собраний в селе Пахтакор  джамоата Пяндж района Джайхун</t>
   </si>
   <si>
     <t>CSP-2A-40/2</t>
   </si>
   <si>
     <t>Восстановление кровли корпуса актового и спортивного зала средней общеобразовательной школы №8 села Файзбор, сельского джамоата Кадриддин Гиёсов,  района Абдурахмони Джами</t>
   </si>
   <si>
     <t>CSP-2A-47/2</t>
   </si>
   <si>
     <t>Ремонт здания средней общеобразовательной школы №25, село Машъал, джамоата Машъал, район Вахш.</t>
   </si>
   <si>
     <t>CSP-2A-65/2</t>
   </si>
   <si>
     <t>Ремонт учебного корпуса и проведение системы отопления в средней общеобразовательной школе №23 села Замини нав, сельского джамоата Пяндж, района Джайхун</t>
   </si>
@@ -2414,51 +2414,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A208" sqref="A208:R208"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="273.648" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
@@ -10600,231 +10600,231 @@
       </c>
       <c r="M146" s="2">
         <v>0</v>
       </c>
       <c r="N146" s="2">
         <v>22</v>
       </c>
       <c r="O146" s="2">
         <v>2</v>
       </c>
       <c r="P146" s="2">
         <v>19</v>
       </c>
       <c r="Q146" s="2">
         <v>0</v>
       </c>
       <c r="R146" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>487</v>
+        <v>372</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>455</v>
       </c>
       <c r="E147" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="F147" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="F147" s="3" t="s">
+      <c r="G147" s="3" t="s">
         <v>489</v>
       </c>
-      <c r="G147" s="3" t="s">
+      <c r="H147" s="3" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="I147" s="3">
         <v>0</v>
       </c>
       <c r="J147" s="3">
         <v>0</v>
       </c>
       <c r="K147" s="3">
         <v>0</v>
       </c>
       <c r="L147" s="3">
         <v>0</v>
       </c>
       <c r="M147" s="3">
         <v>0</v>
       </c>
       <c r="N147" s="3">
         <v>11</v>
       </c>
       <c r="O147" s="3">
         <v>1</v>
       </c>
       <c r="P147" s="3">
         <v>8</v>
       </c>
       <c r="Q147" s="3">
         <v>1</v>
       </c>
       <c r="R147" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="F148" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="G148" s="2" t="s">
         <v>492</v>
       </c>
-      <c r="G148" s="2" t="s">
+      <c r="H148" s="2" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="I148" s="2">
         <v>0</v>
       </c>
       <c r="J148" s="2">
         <v>0</v>
       </c>
       <c r="K148" s="2">
         <v>0</v>
       </c>
       <c r="L148" s="2">
         <v>0</v>
       </c>
       <c r="M148" s="2">
         <v>0</v>
       </c>
       <c r="N148" s="2">
         <v>15</v>
       </c>
       <c r="O148" s="2">
         <v>2</v>
       </c>
       <c r="P148" s="2">
         <v>11</v>
       </c>
       <c r="Q148" s="2">
         <v>1</v>
       </c>
       <c r="R148" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="H149" s="3" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="I149" s="3">
         <v>0</v>
       </c>
       <c r="J149" s="3">
         <v>0</v>
       </c>
       <c r="K149" s="3">
         <v>0</v>
       </c>
       <c r="L149" s="3">
         <v>0</v>
       </c>
       <c r="M149" s="3">
         <v>0</v>
       </c>
       <c r="N149" s="3">
         <v>0</v>
       </c>
       <c r="O149" s="3">
         <v>0</v>
       </c>
       <c r="P149" s="3">
         <v>0</v>
       </c>
       <c r="Q149" s="3">
         <v>0</v>
       </c>
       <c r="R149" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F150" s="2"/>
       <c r="G150" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="H150" s="2" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
       <c r="I150" s="2">
         <v>0</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
       <c r="K150" s="2">
         <v>0</v>
       </c>
       <c r="L150" s="2">
         <v>0</v>
       </c>
       <c r="M150" s="2">
         <v>0</v>
       </c>
       <c r="N150" s="2">
         <v>0</v>
       </c>
       <c r="O150" s="2">
         <v>0</v>
       </c>
       <c r="P150" s="2">
         <v>0</v>
       </c>
@@ -10833,324 +10833,324 @@
       </c>
       <c r="R150" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E151" s="3" t="s">
         <v>58</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G151" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="H151" s="3" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="I151" s="3">
         <v>0</v>
       </c>
       <c r="J151" s="3">
         <v>0</v>
       </c>
       <c r="K151" s="3">
         <v>0</v>
       </c>
       <c r="L151" s="3">
         <v>0</v>
       </c>
       <c r="M151" s="3">
         <v>0</v>
       </c>
       <c r="N151" s="3">
         <v>0</v>
       </c>
       <c r="O151" s="3">
         <v>0</v>
       </c>
       <c r="P151" s="3">
         <v>0</v>
       </c>
       <c r="Q151" s="3">
         <v>0</v>
       </c>
       <c r="R151" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E152" s="2"/>
       <c r="F152" s="2"/>
       <c r="G152" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="H152" s="2" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="I152" s="2">
         <v>0</v>
       </c>
       <c r="J152" s="2">
         <v>0</v>
       </c>
       <c r="K152" s="2">
         <v>0</v>
       </c>
       <c r="L152" s="2">
         <v>0</v>
       </c>
       <c r="M152" s="2">
         <v>0</v>
       </c>
       <c r="N152" s="2">
         <v>0</v>
       </c>
       <c r="O152" s="2">
         <v>0</v>
       </c>
       <c r="P152" s="2">
         <v>0</v>
       </c>
       <c r="Q152" s="2">
         <v>0</v>
       </c>
       <c r="R152" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>130</v>
       </c>
       <c r="E153" s="3" t="s">
         <v>131</v>
       </c>
       <c r="F153" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="G153" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="G153" s="3" t="s">
+      <c r="H153" s="3" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="I153" s="3">
         <v>0</v>
       </c>
       <c r="J153" s="3">
         <v>0</v>
       </c>
       <c r="K153" s="3">
         <v>0</v>
       </c>
       <c r="L153" s="3">
         <v>0</v>
       </c>
       <c r="M153" s="3">
         <v>0</v>
       </c>
       <c r="N153" s="3">
         <v>0</v>
       </c>
       <c r="O153" s="3">
         <v>0</v>
       </c>
       <c r="P153" s="3">
         <v>0</v>
       </c>
       <c r="Q153" s="3">
         <v>0</v>
       </c>
       <c r="R153" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F154" s="2"/>
       <c r="G154" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="H154" s="2" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="I154" s="2">
         <v>0</v>
       </c>
       <c r="J154" s="2">
         <v>0</v>
       </c>
       <c r="K154" s="2">
         <v>0</v>
       </c>
       <c r="L154" s="2">
         <v>0</v>
       </c>
       <c r="M154" s="2">
         <v>0</v>
       </c>
       <c r="N154" s="2">
         <v>0</v>
       </c>
       <c r="O154" s="2">
         <v>0</v>
       </c>
       <c r="P154" s="2">
         <v>0</v>
       </c>
       <c r="Q154" s="2">
         <v>0</v>
       </c>
       <c r="R154" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>100</v>
       </c>
       <c r="E155" s="3" t="s">
         <v>148</v>
       </c>
       <c r="F155" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="G155" s="3" t="s">
         <v>508</v>
       </c>
-      <c r="G155" s="3" t="s">
+      <c r="H155" s="3" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="I155" s="3">
         <v>0</v>
       </c>
       <c r="J155" s="3">
         <v>0</v>
       </c>
       <c r="K155" s="3">
         <v>0</v>
       </c>
       <c r="L155" s="3">
         <v>0</v>
       </c>
       <c r="M155" s="3">
         <v>0</v>
       </c>
       <c r="N155" s="3">
         <v>0</v>
       </c>
       <c r="O155" s="3">
         <v>0</v>
       </c>
       <c r="P155" s="3">
         <v>0</v>
       </c>
       <c r="Q155" s="3">
         <v>0</v>
       </c>
       <c r="R155" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E156" s="2"/>
       <c r="F156" s="2"/>
       <c r="G156" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="H156" s="2" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="I156" s="2">
         <v>0</v>
       </c>
       <c r="J156" s="2">
         <v>0</v>
       </c>
       <c r="K156" s="2">
         <v>0</v>
       </c>
       <c r="L156" s="2">
         <v>0</v>
       </c>
       <c r="M156" s="2">
         <v>0</v>
       </c>
       <c r="N156" s="2">
         <v>0</v>
       </c>
       <c r="O156" s="2">
         <v>0</v>
       </c>
       <c r="P156" s="2">
         <v>0</v>
       </c>
@@ -11159,2792 +11159,2792 @@
       </c>
       <c r="R156" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G157" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="H157" s="3" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="I157" s="3">
         <v>0</v>
       </c>
       <c r="J157" s="3">
         <v>0</v>
       </c>
       <c r="K157" s="3">
         <v>0</v>
       </c>
       <c r="L157" s="3">
         <v>0</v>
       </c>
       <c r="M157" s="3">
         <v>0</v>
       </c>
       <c r="N157" s="3">
         <v>0</v>
       </c>
       <c r="O157" s="3">
         <v>0</v>
       </c>
       <c r="P157" s="3">
         <v>0</v>
       </c>
       <c r="Q157" s="3">
         <v>0</v>
       </c>
       <c r="R157" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F158" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="G158" s="2" t="s">
         <v>516</v>
       </c>
-      <c r="G158" s="2" t="s">
+      <c r="H158" s="2" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="I158" s="2">
         <v>4055</v>
       </c>
       <c r="J158" s="2">
         <v>1614</v>
       </c>
       <c r="K158" s="2">
         <v>2042</v>
       </c>
       <c r="L158" s="2">
         <v>2013</v>
       </c>
       <c r="M158" s="2">
         <v>783</v>
       </c>
       <c r="N158" s="2">
         <v>12</v>
       </c>
       <c r="O158" s="2">
         <v>2</v>
       </c>
       <c r="P158" s="2">
         <v>7</v>
       </c>
       <c r="Q158" s="2">
         <v>2</v>
       </c>
       <c r="R158" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D159" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E159" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="E159" s="3" t="s">
+      <c r="F159" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="G159" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="F159" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G159" s="3" t="s">
+      <c r="H159" s="3" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="I159" s="3">
         <v>1438</v>
       </c>
       <c r="J159" s="3">
         <v>517</v>
       </c>
       <c r="K159" s="3">
         <v>682</v>
       </c>
       <c r="L159" s="3">
         <v>756</v>
       </c>
       <c r="M159" s="3">
         <v>271</v>
       </c>
       <c r="N159" s="3">
         <v>14</v>
       </c>
       <c r="O159" s="3">
         <v>3</v>
       </c>
       <c r="P159" s="3">
         <v>7</v>
       </c>
       <c r="Q159" s="3">
         <v>3</v>
       </c>
       <c r="R159" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F160" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="G160" s="2" t="s">
         <v>523</v>
       </c>
-      <c r="G160" s="2" t="s">
+      <c r="H160" s="2" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="I160" s="2">
         <v>1070</v>
       </c>
       <c r="J160" s="2">
         <v>468</v>
       </c>
       <c r="K160" s="2">
         <v>517</v>
       </c>
       <c r="L160" s="2">
         <v>553</v>
       </c>
       <c r="M160" s="2">
         <v>0</v>
       </c>
       <c r="N160" s="2">
         <v>14</v>
       </c>
       <c r="O160" s="2">
         <v>3</v>
       </c>
       <c r="P160" s="2">
         <v>7</v>
       </c>
       <c r="Q160" s="2">
         <v>3</v>
       </c>
       <c r="R160" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D161" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E161" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="E161" s="3" t="s">
+      <c r="F161" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="F161" s="3" t="s">
+      <c r="G161" s="3" t="s">
         <v>528</v>
       </c>
-      <c r="G161" s="3" t="s">
+      <c r="H161" s="3" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="I161" s="3">
         <v>1820</v>
       </c>
       <c r="J161" s="3">
         <v>811</v>
       </c>
       <c r="K161" s="3">
         <v>925</v>
       </c>
       <c r="L161" s="3">
         <v>895</v>
       </c>
       <c r="M161" s="3">
         <v>0</v>
       </c>
       <c r="N161" s="3">
         <v>32</v>
       </c>
       <c r="O161" s="3">
         <v>4</v>
       </c>
       <c r="P161" s="3">
         <v>20</v>
       </c>
       <c r="Q161" s="3">
         <v>4</v>
       </c>
       <c r="R161" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F162" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="G162" s="2" t="s">
         <v>531</v>
       </c>
-      <c r="G162" s="2" t="s">
+      <c r="H162" s="2" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="I162" s="2">
         <v>1786</v>
       </c>
       <c r="J162" s="2">
         <v>714</v>
       </c>
       <c r="K162" s="2">
         <v>875</v>
       </c>
       <c r="L162" s="2">
         <v>911</v>
       </c>
       <c r="M162" s="2">
         <v>0</v>
       </c>
       <c r="N162" s="2">
         <v>18</v>
       </c>
       <c r="O162" s="2">
         <v>4</v>
       </c>
       <c r="P162" s="2">
         <v>9</v>
       </c>
       <c r="Q162" s="2">
         <v>4</v>
       </c>
       <c r="R162" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D163" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E163" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="E163" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F163" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="G163" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="G163" s="3" t="s">
+      <c r="H163" s="3" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="I163" s="3">
         <v>138</v>
       </c>
       <c r="J163" s="3">
         <v>937</v>
       </c>
       <c r="K163" s="3">
         <v>71</v>
       </c>
       <c r="L163" s="3">
         <v>67</v>
       </c>
       <c r="M163" s="3">
         <v>476</v>
       </c>
       <c r="N163" s="3">
         <v>0</v>
       </c>
       <c r="O163" s="3">
         <v>0</v>
       </c>
       <c r="P163" s="3">
         <v>0</v>
       </c>
       <c r="Q163" s="3">
         <v>0</v>
       </c>
       <c r="R163" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E164" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="F164" s="2" t="s">
         <v>537</v>
       </c>
-      <c r="F164" s="2" t="s">
+      <c r="G164" s="2" t="s">
         <v>538</v>
       </c>
-      <c r="G164" s="2" t="s">
+      <c r="H164" s="2" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="I164" s="2">
         <v>3240</v>
       </c>
       <c r="J164" s="2">
         <v>1230</v>
       </c>
       <c r="K164" s="2">
         <v>1671</v>
       </c>
       <c r="L164" s="2">
         <v>1569</v>
       </c>
       <c r="M164" s="2">
         <v>608</v>
       </c>
       <c r="N164" s="2">
         <v>21</v>
       </c>
       <c r="O164" s="2">
         <v>4</v>
       </c>
       <c r="P164" s="2">
         <v>11</v>
       </c>
       <c r="Q164" s="2">
         <v>5</v>
       </c>
       <c r="R164" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D165" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E165" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="E165" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F165" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="G165" s="3" t="s">
         <v>541</v>
       </c>
-      <c r="G165" s="3" t="s">
+      <c r="H165" s="3" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="I165" s="3">
         <v>2273</v>
       </c>
       <c r="J165" s="3">
         <v>620</v>
       </c>
       <c r="K165" s="3">
         <v>1154</v>
       </c>
       <c r="L165" s="3">
         <v>1119</v>
       </c>
       <c r="M165" s="3">
         <v>316</v>
       </c>
       <c r="N165" s="3">
         <v>25</v>
       </c>
       <c r="O165" s="3">
         <v>4</v>
       </c>
       <c r="P165" s="3">
         <v>15</v>
       </c>
       <c r="Q165" s="3">
         <v>5</v>
       </c>
       <c r="R165" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E166" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="F166" s="2" t="s">
         <v>544</v>
       </c>
-      <c r="F166" s="2" t="s">
+      <c r="G166" s="2" t="s">
         <v>545</v>
       </c>
-      <c r="G166" s="2" t="s">
+      <c r="H166" s="2" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="I166" s="2">
         <v>579</v>
       </c>
       <c r="J166" s="2">
         <v>186</v>
       </c>
       <c r="K166" s="2">
         <v>319</v>
       </c>
       <c r="L166" s="2">
         <v>260</v>
       </c>
       <c r="M166" s="2">
         <v>105</v>
       </c>
       <c r="N166" s="2">
         <v>19</v>
       </c>
       <c r="O166" s="2">
         <v>8</v>
       </c>
       <c r="P166" s="2">
         <v>11</v>
       </c>
       <c r="Q166" s="2">
         <v>8</v>
       </c>
       <c r="R166" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>101</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G167" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="H167" s="3" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="I167" s="3">
         <v>1631</v>
       </c>
       <c r="J167" s="3">
         <v>392</v>
       </c>
       <c r="K167" s="3">
         <v>834</v>
       </c>
       <c r="L167" s="3">
         <v>797</v>
       </c>
       <c r="M167" s="3">
         <v>218</v>
       </c>
       <c r="N167" s="3">
         <v>21</v>
       </c>
       <c r="O167" s="3">
         <v>5</v>
       </c>
       <c r="P167" s="3">
         <v>11</v>
       </c>
       <c r="Q167" s="3">
         <v>4</v>
       </c>
       <c r="R167" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E168" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="F168" s="2" t="s">
         <v>550</v>
       </c>
-      <c r="F168" s="2" t="s">
+      <c r="G168" s="2" t="s">
         <v>551</v>
       </c>
-      <c r="G168" s="2" t="s">
+      <c r="H168" s="2" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="I168" s="2">
         <v>2780</v>
       </c>
       <c r="J168" s="2">
         <v>932</v>
       </c>
       <c r="K168" s="2">
         <v>1351</v>
       </c>
       <c r="L168" s="2">
         <v>1429</v>
       </c>
       <c r="M168" s="2">
         <v>445</v>
       </c>
       <c r="N168" s="2">
         <v>22</v>
       </c>
       <c r="O168" s="2">
         <v>4</v>
       </c>
       <c r="P168" s="2">
         <v>14</v>
       </c>
       <c r="Q168" s="2">
         <v>3</v>
       </c>
       <c r="R168" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F169" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="G169" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="G169" s="3" t="s">
+      <c r="H169" s="3" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="I169" s="3">
         <v>2497</v>
       </c>
       <c r="J169" s="3">
         <v>426</v>
       </c>
       <c r="K169" s="3">
         <v>1009</v>
       </c>
       <c r="L169" s="3">
         <v>1495</v>
       </c>
       <c r="M169" s="3">
         <v>233</v>
       </c>
       <c r="N169" s="3">
         <v>14</v>
       </c>
       <c r="O169" s="3">
         <v>3</v>
       </c>
       <c r="P169" s="3">
         <v>7</v>
       </c>
       <c r="Q169" s="3">
         <v>3</v>
       </c>
       <c r="R169" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D170" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="E170" s="2" t="s">
         <v>557</v>
       </c>
-      <c r="E170" s="2" t="s">
+      <c r="F170" s="2" t="s">
         <v>558</v>
       </c>
-      <c r="F170" s="2" t="s">
+      <c r="G170" s="2" t="s">
         <v>559</v>
       </c>
-      <c r="G170" s="2" t="s">
+      <c r="H170" s="2" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="I170" s="2">
         <v>4021</v>
       </c>
       <c r="J170" s="2">
         <v>1465</v>
       </c>
       <c r="K170" s="2">
         <v>2057</v>
       </c>
       <c r="L170" s="2">
         <v>1964</v>
       </c>
       <c r="M170" s="2">
         <v>778</v>
       </c>
       <c r="N170" s="2">
         <v>14</v>
       </c>
       <c r="O170" s="2">
         <v>2</v>
       </c>
       <c r="P170" s="2">
         <v>8</v>
       </c>
       <c r="Q170" s="2">
         <v>2</v>
       </c>
       <c r="R170" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F171" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="G171" s="3" t="s">
         <v>562</v>
       </c>
-      <c r="G171" s="3" t="s">
+      <c r="H171" s="3" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="I171" s="3">
         <v>1670</v>
       </c>
       <c r="J171" s="3">
         <v>588</v>
       </c>
       <c r="K171" s="3">
         <v>825</v>
       </c>
       <c r="L171" s="3">
         <v>845</v>
       </c>
       <c r="M171" s="3">
         <v>320</v>
       </c>
       <c r="N171" s="3">
         <v>20</v>
       </c>
       <c r="O171" s="3">
         <v>5</v>
       </c>
       <c r="P171" s="3">
         <v>10</v>
       </c>
       <c r="Q171" s="3">
         <v>4</v>
       </c>
       <c r="R171" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F172" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="G172" s="2" t="s">
         <v>565</v>
       </c>
-      <c r="G172" s="2" t="s">
+      <c r="H172" s="2" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="I172" s="2">
         <v>2106</v>
       </c>
       <c r="J172" s="2">
         <v>711</v>
       </c>
       <c r="K172" s="2">
         <v>1070</v>
       </c>
       <c r="L172" s="2">
         <v>1036</v>
       </c>
       <c r="M172" s="2">
         <v>350</v>
       </c>
       <c r="N172" s="2">
         <v>13</v>
       </c>
       <c r="O172" s="2">
         <v>2</v>
       </c>
       <c r="P172" s="2">
         <v>7</v>
       </c>
       <c r="Q172" s="2">
         <v>3</v>
       </c>
       <c r="R172" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>372</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F173" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="G173" s="3" t="s">
         <v>568</v>
       </c>
-      <c r="G173" s="3" t="s">
+      <c r="H173" s="3" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="I173" s="3">
         <v>1582</v>
       </c>
       <c r="J173" s="3">
         <v>364</v>
       </c>
       <c r="K173" s="3">
         <v>794</v>
       </c>
       <c r="L173" s="3">
         <v>788</v>
       </c>
       <c r="M173" s="3">
         <v>184</v>
       </c>
       <c r="N173" s="3">
         <v>10</v>
       </c>
       <c r="O173" s="3">
         <v>2</v>
       </c>
       <c r="P173" s="3">
         <v>4</v>
       </c>
       <c r="Q173" s="3">
         <v>3</v>
       </c>
       <c r="R173" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F174" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="G174" s="2" t="s">
         <v>571</v>
       </c>
-      <c r="G174" s="2" t="s">
+      <c r="H174" s="2" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="I174" s="2">
         <v>1256</v>
       </c>
       <c r="J174" s="2">
         <v>325</v>
       </c>
       <c r="K174" s="2">
         <v>521</v>
       </c>
       <c r="L174" s="2">
         <v>735</v>
       </c>
       <c r="M174" s="2">
         <v>140</v>
       </c>
       <c r="N174" s="2">
         <v>13</v>
       </c>
       <c r="O174" s="2">
         <v>3</v>
       </c>
       <c r="P174" s="2">
         <v>7</v>
       </c>
       <c r="Q174" s="2">
         <v>2</v>
       </c>
       <c r="R174" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B175" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="G175" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="C175" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G175" s="3" t="s">
+      <c r="H175" s="3" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="I175" s="3">
         <v>2923</v>
       </c>
       <c r="J175" s="3">
         <v>962</v>
       </c>
       <c r="K175" s="3">
         <v>1475</v>
       </c>
       <c r="L175" s="3">
         <v>1448</v>
       </c>
       <c r="M175" s="3">
         <v>468</v>
       </c>
       <c r="N175" s="3">
         <v>21</v>
       </c>
       <c r="O175" s="3">
         <v>3</v>
       </c>
       <c r="P175" s="3">
         <v>13</v>
       </c>
       <c r="Q175" s="3">
         <v>4</v>
       </c>
       <c r="R175" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D176" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="E176" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="E176" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F176" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="G176" s="2" t="s">
         <v>577</v>
       </c>
-      <c r="G176" s="2" t="s">
+      <c r="H176" s="2" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="I176" s="2">
         <v>2075</v>
       </c>
       <c r="J176" s="2">
         <v>585</v>
       </c>
       <c r="K176" s="2">
         <v>1055</v>
       </c>
       <c r="L176" s="2">
         <v>1020</v>
       </c>
       <c r="M176" s="2">
         <v>285</v>
       </c>
       <c r="N176" s="2">
         <v>21</v>
       </c>
       <c r="O176" s="2">
         <v>3</v>
       </c>
       <c r="P176" s="2">
         <v>13</v>
       </c>
       <c r="Q176" s="2">
         <v>4</v>
       </c>
       <c r="R176" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D177" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E177" s="3" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>171</v>
       </c>
       <c r="G177" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="H177" s="3" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="I177" s="3">
         <v>14163</v>
       </c>
       <c r="J177" s="3">
         <v>5410</v>
       </c>
       <c r="K177" s="3">
         <v>7216</v>
       </c>
       <c r="L177" s="3">
         <v>6947</v>
       </c>
       <c r="M177" s="3">
         <v>3000</v>
       </c>
       <c r="N177" s="3">
         <v>18</v>
       </c>
       <c r="O177" s="3">
         <v>4</v>
       </c>
       <c r="P177" s="3">
         <v>9</v>
       </c>
       <c r="Q177" s="3">
         <v>4</v>
       </c>
       <c r="R177" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D178" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="E178" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="E178" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="G178" s="2" t="s">
         <v>582</v>
       </c>
-      <c r="G178" s="2" t="s">
+      <c r="H178" s="2" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="I178" s="2">
         <v>4944</v>
       </c>
       <c r="J178" s="2">
         <v>1117</v>
       </c>
       <c r="K178" s="2">
         <v>2504</v>
       </c>
       <c r="L178" s="2">
         <v>2440</v>
       </c>
       <c r="M178" s="2">
         <v>555</v>
       </c>
       <c r="N178" s="2">
         <v>28</v>
       </c>
       <c r="O178" s="2">
         <v>3</v>
       </c>
       <c r="P178" s="2">
         <v>20</v>
       </c>
       <c r="Q178" s="2">
         <v>3</v>
       </c>
       <c r="R178" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F179" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="G179" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="G179" s="3" t="s">
+      <c r="H179" s="3" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="I179" s="3">
         <v>2056</v>
       </c>
       <c r="J179" s="3">
         <v>569</v>
       </c>
       <c r="K179" s="3">
         <v>1073</v>
       </c>
       <c r="L179" s="3">
         <v>983</v>
       </c>
       <c r="M179" s="3">
         <v>270</v>
       </c>
       <c r="N179" s="3">
         <v>23</v>
       </c>
       <c r="O179" s="3">
         <v>4</v>
       </c>
       <c r="P179" s="3">
         <v>14</v>
       </c>
       <c r="Q179" s="3">
         <v>4</v>
       </c>
       <c r="R179" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D180" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E180" s="2" t="s">
         <v>519</v>
       </c>
-      <c r="E180" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="G180" s="2" t="s">
         <v>588</v>
       </c>
-      <c r="G180" s="2" t="s">
+      <c r="H180" s="2" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="I180" s="2">
         <v>1496</v>
       </c>
       <c r="J180" s="2">
         <v>626</v>
       </c>
       <c r="K180" s="2">
         <v>743</v>
       </c>
       <c r="L180" s="2">
         <v>753</v>
       </c>
       <c r="M180" s="2">
         <v>308</v>
       </c>
       <c r="N180" s="2">
         <v>19</v>
       </c>
       <c r="O180" s="2">
         <v>2</v>
       </c>
       <c r="P180" s="2">
         <v>13</v>
       </c>
       <c r="Q180" s="2">
         <v>3</v>
       </c>
       <c r="R180" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E181" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="F181" s="3" t="s">
         <v>591</v>
       </c>
-      <c r="F181" s="3" t="s">
+      <c r="G181" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="G181" s="3" t="s">
+      <c r="H181" s="3" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="I181" s="3">
         <v>2471</v>
       </c>
       <c r="J181" s="3">
         <v>1169</v>
       </c>
       <c r="K181" s="3">
         <v>1242</v>
       </c>
       <c r="L181" s="3">
         <v>1229</v>
       </c>
       <c r="M181" s="3">
         <v>640</v>
       </c>
       <c r="N181" s="3">
         <v>19</v>
       </c>
       <c r="O181" s="3">
         <v>3</v>
       </c>
       <c r="P181" s="3">
         <v>12</v>
       </c>
       <c r="Q181" s="3">
         <v>3</v>
       </c>
       <c r="R181" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="F182" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="G182" s="2" t="s">
         <v>595</v>
       </c>
-      <c r="G182" s="2" t="s">
+      <c r="H182" s="2" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="I182" s="2">
         <v>5382</v>
       </c>
       <c r="J182" s="2">
         <v>1614</v>
       </c>
       <c r="K182" s="2">
         <v>2670</v>
       </c>
       <c r="L182" s="2">
         <v>2712</v>
       </c>
       <c r="M182" s="2">
         <v>707</v>
       </c>
       <c r="N182" s="2">
         <v>28</v>
       </c>
       <c r="O182" s="2">
         <v>3</v>
       </c>
       <c r="P182" s="2">
         <v>19</v>
       </c>
       <c r="Q182" s="2">
         <v>4</v>
       </c>
       <c r="R182" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E183" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="F183" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="F183" s="3" t="s">
+      <c r="G183" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="G183" s="3" t="s">
+      <c r="H183" s="3" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="I183" s="3">
         <v>816</v>
       </c>
       <c r="J183" s="3">
         <v>275</v>
       </c>
       <c r="K183" s="3">
         <v>405</v>
       </c>
       <c r="L183" s="3">
         <v>411</v>
       </c>
       <c r="M183" s="3">
         <v>134</v>
       </c>
       <c r="N183" s="3">
         <v>17</v>
       </c>
       <c r="O183" s="3">
         <v>3</v>
       </c>
       <c r="P183" s="3">
         <v>9</v>
       </c>
       <c r="Q183" s="3">
         <v>4</v>
       </c>
       <c r="R183" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D184" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="E184" s="2" t="s">
         <v>602</v>
       </c>
-      <c r="E184" s="2" t="s">
+      <c r="F184" s="2" t="s">
         <v>603</v>
       </c>
-      <c r="F184" s="2" t="s">
+      <c r="G184" s="2" t="s">
         <v>604</v>
       </c>
-      <c r="G184" s="2" t="s">
+      <c r="H184" s="2" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="I184" s="2">
         <v>288</v>
       </c>
       <c r="J184" s="2">
         <v>80</v>
       </c>
       <c r="K184" s="2">
         <v>132</v>
       </c>
       <c r="L184" s="2">
         <v>156</v>
       </c>
       <c r="M184" s="2">
         <v>35</v>
       </c>
       <c r="N184" s="2">
         <v>11</v>
       </c>
       <c r="O184" s="2">
         <v>2</v>
       </c>
       <c r="P184" s="2">
         <v>5</v>
       </c>
       <c r="Q184" s="2">
         <v>3</v>
       </c>
       <c r="R184" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D185" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="E185" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="E185" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F185" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="G185" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="G185" s="3" t="s">
+      <c r="H185" s="3" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="I185" s="3">
         <v>267</v>
       </c>
       <c r="J185" s="3">
         <v>79</v>
       </c>
       <c r="K185" s="3">
         <v>127</v>
       </c>
       <c r="L185" s="3">
         <v>140</v>
       </c>
       <c r="M185" s="3">
         <v>41</v>
       </c>
       <c r="N185" s="3">
         <v>11</v>
       </c>
       <c r="O185" s="3">
         <v>3</v>
       </c>
       <c r="P185" s="3">
         <v>5</v>
       </c>
       <c r="Q185" s="3">
         <v>2</v>
       </c>
       <c r="R185" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E186" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="G186" s="2" t="s">
         <v>610</v>
       </c>
-      <c r="F186" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G186" s="2" t="s">
+      <c r="H186" s="2" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="I186" s="2">
         <v>10415</v>
       </c>
       <c r="J186" s="2">
         <v>1975</v>
       </c>
       <c r="K186" s="2">
         <v>4458</v>
       </c>
       <c r="L186" s="2">
         <v>4638</v>
       </c>
       <c r="M186" s="2">
         <v>5235</v>
       </c>
       <c r="N186" s="2">
         <v>25</v>
       </c>
       <c r="O186" s="2">
         <v>3</v>
       </c>
       <c r="P186" s="2">
         <v>17</v>
       </c>
       <c r="Q186" s="2">
         <v>4</v>
       </c>
       <c r="R186" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D187" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E187" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="E187" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F187" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="G187" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="G187" s="3" t="s">
+      <c r="H187" s="3" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="I187" s="3">
         <v>3571</v>
       </c>
       <c r="J187" s="3">
         <v>1174</v>
       </c>
       <c r="K187" s="3">
         <v>1799</v>
       </c>
       <c r="L187" s="3">
         <v>1772</v>
       </c>
       <c r="M187" s="3">
         <v>565</v>
       </c>
       <c r="N187" s="3">
         <v>29</v>
       </c>
       <c r="O187" s="3">
         <v>3</v>
       </c>
       <c r="P187" s="3">
         <v>20</v>
       </c>
       <c r="Q187" s="3">
         <v>4</v>
       </c>
       <c r="R187" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E188" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="F188" s="2" t="s">
         <v>616</v>
       </c>
-      <c r="F188" s="2" t="s">
+      <c r="G188" s="2" t="s">
         <v>617</v>
       </c>
-      <c r="G188" s="2" t="s">
+      <c r="H188" s="2" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="I188" s="2">
         <v>5317</v>
       </c>
       <c r="J188" s="2">
         <v>2401</v>
       </c>
       <c r="K188" s="2">
         <v>2529</v>
       </c>
       <c r="L188" s="2">
         <v>2788</v>
       </c>
       <c r="M188" s="2">
         <v>1239</v>
       </c>
       <c r="N188" s="2">
         <v>19</v>
       </c>
       <c r="O188" s="2">
         <v>3</v>
       </c>
       <c r="P188" s="2">
         <v>11</v>
       </c>
       <c r="Q188" s="2">
         <v>4</v>
       </c>
       <c r="R188" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D189" s="3" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E189" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F189" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="G189" s="3" t="s">
         <v>620</v>
       </c>
-      <c r="G189" s="3" t="s">
+      <c r="H189" s="3" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="I189" s="3">
         <v>4122</v>
       </c>
       <c r="J189" s="3">
         <v>925</v>
       </c>
       <c r="K189" s="3">
         <v>2093</v>
       </c>
       <c r="L189" s="3">
         <v>2029</v>
       </c>
       <c r="M189" s="3">
         <v>540</v>
       </c>
       <c r="N189" s="3">
         <v>19</v>
       </c>
       <c r="O189" s="3">
         <v>3</v>
       </c>
       <c r="P189" s="3">
         <v>10</v>
       </c>
       <c r="Q189" s="3">
         <v>4</v>
       </c>
       <c r="R189" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D190" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="E190" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="E190" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F190" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="G190" s="2" t="s">
         <v>623</v>
       </c>
-      <c r="G190" s="2" t="s">
+      <c r="H190" s="2" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="I190" s="2">
         <v>303</v>
       </c>
       <c r="J190" s="2">
         <v>95</v>
       </c>
       <c r="K190" s="2">
         <v>150</v>
       </c>
       <c r="L190" s="2">
         <v>153</v>
       </c>
       <c r="M190" s="2">
         <v>51</v>
       </c>
       <c r="N190" s="2">
         <v>6</v>
       </c>
       <c r="O190" s="2">
         <v>3</v>
       </c>
       <c r="P190" s="2">
         <v>0</v>
       </c>
       <c r="Q190" s="2">
         <v>3</v>
       </c>
       <c r="R190" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>487</v>
+        <v>372</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D191" s="3" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F191" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="G191" s="3" t="s">
         <v>626</v>
       </c>
-      <c r="G191" s="3" t="s">
+      <c r="H191" s="3" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
       <c r="I191" s="3">
         <v>121</v>
       </c>
       <c r="J191" s="3">
         <v>43</v>
       </c>
       <c r="K191" s="3">
         <v>58</v>
       </c>
       <c r="L191" s="3">
         <v>63</v>
       </c>
       <c r="M191" s="3">
         <v>26</v>
       </c>
       <c r="N191" s="3">
         <v>9</v>
       </c>
       <c r="O191" s="3">
         <v>3</v>
       </c>
       <c r="P191" s="3">
         <v>4</v>
       </c>
       <c r="Q191" s="3">
         <v>2</v>
       </c>
       <c r="R191" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F192" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="G192" s="2" t="s">
         <v>629</v>
       </c>
-      <c r="G192" s="2" t="s">
+      <c r="H192" s="2" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
       <c r="I192" s="2">
         <v>4249</v>
       </c>
       <c r="J192" s="2">
         <v>1650</v>
       </c>
       <c r="K192" s="2">
         <v>2173</v>
       </c>
       <c r="L192" s="2">
         <v>2076</v>
       </c>
       <c r="M192" s="2">
         <v>850</v>
       </c>
       <c r="N192" s="2">
         <v>19</v>
       </c>
       <c r="O192" s="2">
         <v>3</v>
       </c>
       <c r="P192" s="2">
         <v>11</v>
       </c>
       <c r="Q192" s="2">
         <v>4</v>
       </c>
       <c r="R192" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D193" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="E193" s="3" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="F193" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G193" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="H193" s="3" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="I193" s="3">
         <v>993</v>
       </c>
       <c r="J193" s="3">
         <v>310</v>
       </c>
       <c r="K193" s="3">
         <v>513</v>
       </c>
       <c r="L193" s="3">
         <v>480</v>
       </c>
       <c r="M193" s="3">
         <v>171</v>
       </c>
       <c r="N193" s="3">
         <v>19</v>
       </c>
       <c r="O193" s="3">
         <v>0</v>
       </c>
       <c r="P193" s="3">
         <v>0</v>
       </c>
       <c r="Q193" s="3">
         <v>0</v>
       </c>
       <c r="R193" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="F194" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="G194" s="2" t="s">
         <v>636</v>
       </c>
-      <c r="G194" s="2" t="s">
+      <c r="H194" s="2" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="I194" s="2">
         <v>1253</v>
       </c>
       <c r="J194" s="2">
         <v>386</v>
       </c>
       <c r="K194" s="2">
         <v>707</v>
       </c>
       <c r="L194" s="2">
         <v>546</v>
       </c>
       <c r="M194" s="2">
         <v>177</v>
       </c>
       <c r="N194" s="2">
         <v>14</v>
       </c>
       <c r="O194" s="2">
         <v>3</v>
       </c>
       <c r="P194" s="2">
         <v>7</v>
       </c>
       <c r="Q194" s="2">
         <v>3</v>
       </c>
       <c r="R194" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>101</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="F195" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="G195" s="3" t="s">
         <v>639</v>
       </c>
-      <c r="G195" s="3" t="s">
+      <c r="H195" s="3" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="I195" s="3">
         <v>400</v>
       </c>
       <c r="J195" s="3">
         <v>127</v>
       </c>
       <c r="K195" s="3">
         <v>165</v>
       </c>
       <c r="L195" s="3">
         <v>235</v>
       </c>
       <c r="M195" s="3">
         <v>67</v>
       </c>
       <c r="N195" s="3">
         <v>11</v>
       </c>
       <c r="O195" s="3">
         <v>5</v>
       </c>
       <c r="P195" s="3">
         <v>5</v>
       </c>
       <c r="Q195" s="3">
         <v>0</v>
       </c>
       <c r="R195" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D196" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="E196" s="2" t="s">
         <v>602</v>
       </c>
-      <c r="E196" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F196" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="G196" s="2" t="s">
         <v>642</v>
       </c>
-      <c r="G196" s="2" t="s">
+      <c r="H196" s="2" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="I196" s="2">
         <v>1002</v>
       </c>
       <c r="J196" s="2">
         <v>420</v>
       </c>
       <c r="K196" s="2">
         <v>494</v>
       </c>
       <c r="L196" s="2">
         <v>508</v>
       </c>
       <c r="M196" s="2">
         <v>214</v>
       </c>
       <c r="N196" s="2">
         <v>17</v>
       </c>
       <c r="O196" s="2">
         <v>3</v>
       </c>
       <c r="P196" s="2">
         <v>9</v>
       </c>
       <c r="Q196" s="2">
         <v>4</v>
       </c>
       <c r="R196" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E197" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="F197" s="3" t="s">
         <v>550</v>
       </c>
-      <c r="F197" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G197" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="H197" s="3" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="I197" s="3">
         <v>2780</v>
       </c>
       <c r="J197" s="3">
         <v>834</v>
       </c>
       <c r="K197" s="3">
         <v>1351</v>
       </c>
       <c r="L197" s="3">
         <v>1429</v>
       </c>
       <c r="M197" s="3">
         <v>434</v>
       </c>
       <c r="N197" s="3">
         <v>13</v>
       </c>
       <c r="O197" s="3">
         <v>4</v>
       </c>
       <c r="P197" s="3">
         <v>5</v>
       </c>
       <c r="Q197" s="3">
         <v>3</v>
       </c>
       <c r="R197" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E198" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="F198" s="2" t="s">
         <v>537</v>
       </c>
-      <c r="F198" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G198" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="H198" s="2" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
       <c r="I198" s="2">
         <v>3242</v>
       </c>
       <c r="J198" s="2">
         <v>1620</v>
       </c>
       <c r="K198" s="2">
         <v>1671</v>
       </c>
       <c r="L198" s="2">
         <v>1569</v>
       </c>
       <c r="M198" s="2">
         <v>820</v>
       </c>
       <c r="N198" s="2">
         <v>8</v>
       </c>
       <c r="O198" s="2">
         <v>6</v>
       </c>
       <c r="P198" s="2">
         <v>8</v>
       </c>
       <c r="Q198" s="2">
         <v>2</v>
       </c>
       <c r="R198" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D199" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E199" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="E199" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="3" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="G199" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="H199" s="3" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="I199" s="3">
         <v>2273</v>
       </c>
       <c r="J199" s="3">
         <v>492</v>
       </c>
       <c r="K199" s="3">
         <v>1154</v>
       </c>
       <c r="L199" s="3">
         <v>1119</v>
       </c>
       <c r="M199" s="3">
         <v>257</v>
       </c>
       <c r="N199" s="3">
         <v>12</v>
       </c>
       <c r="O199" s="3">
         <v>10</v>
       </c>
       <c r="P199" s="3">
         <v>10</v>
       </c>
       <c r="Q199" s="3">
         <v>2</v>
       </c>
       <c r="R199" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D200" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E200" s="2" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G200" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="H200" s="2" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="I200" s="2">
         <v>14163</v>
       </c>
       <c r="J200" s="2">
         <v>5690</v>
       </c>
       <c r="K200" s="2">
         <v>7216</v>
       </c>
       <c r="L200" s="2">
         <v>6947</v>
       </c>
       <c r="M200" s="2">
         <v>3135</v>
       </c>
       <c r="N200" s="2">
         <v>12</v>
       </c>
       <c r="O200" s="2">
         <v>10</v>
       </c>
       <c r="P200" s="2">
         <v>15</v>
       </c>
       <c r="Q200" s="2">
         <v>8</v>
       </c>
       <c r="R200" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D201" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="E201" s="3" t="s">
         <v>557</v>
       </c>
-      <c r="E201" s="3" t="s">
+      <c r="F201" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="F201" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G201" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="H201" s="3" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="I201" s="3">
         <v>40211744</v>
       </c>
       <c r="J201" s="3">
         <v>1744</v>
       </c>
       <c r="K201" s="3">
         <v>2057</v>
       </c>
       <c r="L201" s="3">
         <v>1964</v>
       </c>
       <c r="M201" s="3">
         <v>901</v>
       </c>
       <c r="N201" s="3">
         <v>8</v>
       </c>
       <c r="O201" s="3">
         <v>6</v>
       </c>
       <c r="P201" s="3">
         <v>10</v>
       </c>
       <c r="Q201" s="3">
         <v>2</v>
       </c>
       <c r="R201" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D202" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="G202" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="H202" s="2" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
       <c r="I202" s="2">
         <v>4055</v>
       </c>
       <c r="J202" s="2">
         <v>502</v>
       </c>
       <c r="K202" s="2">
         <v>2042</v>
       </c>
       <c r="L202" s="2">
         <v>2013</v>
       </c>
       <c r="M202" s="2">
         <v>247</v>
       </c>
       <c r="N202" s="2">
         <v>5</v>
       </c>
       <c r="O202" s="2">
         <v>4</v>
       </c>
       <c r="P202" s="2">
         <v>6</v>
       </c>
       <c r="Q202" s="2">
         <v>1</v>
       </c>
       <c r="R202" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>26</v>
+        <v>656</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E203" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>657</v>
       </c>
       <c r="H203" s="3" t="s">
         <v>658</v>
       </c>
       <c r="I203" s="3">
         <v>2497</v>
       </c>
       <c r="J203" s="3">
         <v>823</v>
       </c>
       <c r="K203" s="3">
         <v>1002</v>
       </c>
       <c r="L203" s="3">
         <v>1495</v>
       </c>
       <c r="M203" s="3">
         <v>415</v>
       </c>
       <c r="N203" s="3">
         <v>7</v>
       </c>
       <c r="O203" s="3">
         <v>6</v>
       </c>
       <c r="P203" s="3">
         <v>7</v>
       </c>
       <c r="Q203" s="3">
         <v>1</v>
       </c>
       <c r="R203" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D204" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="E204" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="E204" s="2" t="s">
+      <c r="F204" s="2" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>659</v>
       </c>
       <c r="H204" s="2" t="s">
         <v>660</v>
       </c>
       <c r="I204" s="2">
         <v>1820</v>
       </c>
       <c r="J204" s="2">
         <v>675</v>
       </c>
       <c r="K204" s="2">
         <v>925</v>
       </c>
       <c r="L204" s="2">
         <v>895</v>
       </c>
       <c r="M204" s="2">
         <v>343</v>
       </c>
       <c r="N204" s="2">
         <v>6</v>
       </c>
       <c r="O204" s="2">
         <v>5</v>
       </c>
       <c r="P204" s="2">
         <v>4</v>
       </c>
       <c r="Q204" s="2">
         <v>1</v>
       </c>
       <c r="R204" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D205" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E205" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="E205" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F205" s="3" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>661</v>
       </c>
       <c r="H205" s="3" t="s">
         <v>662</v>
       </c>
       <c r="I205" s="3">
         <v>1496</v>
       </c>
       <c r="J205" s="3">
         <v>473</v>
       </c>
       <c r="K205" s="3">
         <v>682</v>
       </c>
       <c r="L205" s="3">
         <v>753</v>
       </c>
       <c r="M205" s="3">
         <v>241</v>
       </c>
       <c r="N205" s="3">
         <v>4</v>
       </c>
       <c r="O205" s="3">
         <v>3</v>
       </c>
       <c r="P205" s="3">
         <v>5</v>
       </c>
       <c r="Q205" s="3">
         <v>1</v>
       </c>
       <c r="R205" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>663</v>
       </c>
       <c r="H206" s="2" t="s">
         <v>664</v>
       </c>
       <c r="I206" s="2">
         <v>1786</v>
       </c>
       <c r="J206" s="2">
         <v>434</v>
       </c>
       <c r="K206" s="2">
         <v>875</v>
       </c>
       <c r="L206" s="2">
         <v>911</v>
       </c>
       <c r="M206" s="2">
         <v>213</v>
       </c>
       <c r="N206" s="2">
         <v>5</v>
       </c>