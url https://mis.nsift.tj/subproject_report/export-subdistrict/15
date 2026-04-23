--- v1 (2025-12-06)
+++ v2 (2026-04-23)
@@ -134,105 +134,105 @@
   <si>
     <t>New construction</t>
   </si>
   <si>
     <t>Pakhtakor(Pyanj)</t>
   </si>
   <si>
     <t>CSP - 2A-58/1</t>
   </si>
   <si>
     <t>Cтроительство  3-х класссов по технологии в среднем общеобразовательном учреждении №41, село Пахтакор, джамоата Пяндж, район Джайхун.</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Kuhdoman(Pyanj)</t>
   </si>
   <si>
     <t>CSP-2A-62/1</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Кухдоман, джамоата Пяндж, района Джайхун.</t>
   </si>
   <si>
-    <t>Other residential infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Sari pul</t>
   </si>
   <si>
     <t>CSP-2A-56/1</t>
   </si>
   <si>
     <t>Строительство крытой спортивной площадки в селе Сари Пул, джамоата Пяндж, район Джайхун.</t>
   </si>
   <si>
     <t>Fatkhobod</t>
   </si>
   <si>
     <t>CSP-2A-63/1</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Фатхобод, джамоата Пяндж, район Джайхун.</t>
   </si>
   <si>
     <t>Ayni</t>
   </si>
   <si>
     <t>CSP-2A-59/1</t>
   </si>
   <si>
     <t>Строительство двухэтажного учебного корпуса на 7 классов  в среднем общеобразовательном учреждении №28, село Айни, джамоата Пяндж, район Джайхун.</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
-[...1 lines deleted...]
-  <si>
     <t>Panji poyon</t>
   </si>
   <si>
     <t>CSP-2A-64/1</t>
   </si>
   <si>
     <t>Строительство детской игровой площадки в селе Пянджи Поён, джамоат Пяндж, район Джайхун.</t>
   </si>
   <si>
     <t>Yakumi may</t>
   </si>
   <si>
     <t>CSP-2A-61/1</t>
   </si>
   <si>
     <t>Строительство двухэтажного учебного корпуса на 7 классов в среднем общеобразовательном учреждении №2, село Якуми Май, джамоат Пяндж, район Джайхун.</t>
   </si>
   <si>
     <t>CSP-2A-57/2</t>
   </si>
   <si>
     <t>Строительство учебного корпуса на 4 класса в среднего общеобразовательного учреждения №4, села Вахдат, джамоата Пяндж, района Джайхун</t>
+  </si>
+  <si>
+    <t>Culture</t>
   </si>
   <si>
     <t>CSP-2A-58/2</t>
   </si>
   <si>
     <t>Строительство здания библиотеки и зала собраний в селе Пахтакор  джамоата Пяндж района Джайхун</t>
   </si>
   <si>
     <t>CSP-2A-65/2</t>
   </si>
   <si>
     <t>Ремонт учебного корпуса и проведение системы отопления в средней общеобразовательной школе №23 села Замини нав, сельского джамоата Пяндж, района Джайхун</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -590,51 +590,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A14" sqref="A14:R14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="182.813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
@@ -1108,125 +1108,125 @@
       </c>
       <c r="M9" s="3">
         <v>540</v>
       </c>
       <c r="N9" s="3">
         <v>19</v>
       </c>
       <c r="O9" s="3">
         <v>3</v>
       </c>
       <c r="P9" s="3">
         <v>10</v>
       </c>
       <c r="Q9" s="3">
         <v>4</v>
       </c>
       <c r="R9" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="G10" s="2" t="s">
+      <c r="H10" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="I10" s="2">
         <v>121</v>
       </c>
       <c r="J10" s="2">
         <v>43</v>
       </c>
       <c r="K10" s="2">
         <v>58</v>
       </c>
       <c r="L10" s="2">
         <v>63</v>
       </c>
       <c r="M10" s="2">
         <v>26</v>
       </c>
       <c r="N10" s="2">
         <v>9</v>
       </c>
       <c r="O10" s="2">
         <v>3</v>
       </c>
       <c r="P10" s="2">
         <v>4</v>
       </c>
       <c r="Q10" s="2">
         <v>2</v>
       </c>
       <c r="R10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="G11" s="3" t="s">
+      <c r="H11" s="3" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="I11" s="3">
         <v>4249</v>
       </c>
       <c r="J11" s="3">
         <v>1650</v>
       </c>
       <c r="K11" s="3">
         <v>2173</v>
       </c>
       <c r="L11" s="3">
         <v>2076</v>
       </c>
       <c r="M11" s="3">
         <v>850</v>
       </c>
       <c r="N11" s="3">
         <v>19</v>
       </c>
       <c r="O11" s="3">
         <v>3</v>
       </c>
       <c r="P11" s="3">
         <v>11</v>
       </c>
@@ -1235,92 +1235,92 @@
       </c>
       <c r="R11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="I12" s="2">
         <v>4055</v>
       </c>
       <c r="J12" s="2">
         <v>502</v>
       </c>
       <c r="K12" s="2">
         <v>2042</v>
       </c>
       <c r="L12" s="2">
         <v>2013</v>
       </c>
       <c r="M12" s="2">
         <v>247</v>
       </c>
       <c r="N12" s="2">
         <v>5</v>
       </c>
       <c r="O12" s="2">
         <v>4</v>
       </c>
       <c r="P12" s="2">
         <v>6</v>
       </c>
       <c r="Q12" s="2">
         <v>1</v>
       </c>
       <c r="R12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>60</v>
       </c>
       <c r="I13" s="3">
         <v>2497</v>
       </c>
       <c r="J13" s="3">
         <v>823</v>
       </c>