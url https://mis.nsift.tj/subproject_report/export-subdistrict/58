--- v1 (2025-12-06)
+++ v2 (2026-07-17)
@@ -125,51 +125,51 @@
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Kushk</t>
   </si>
   <si>
     <t>SERSP-1A-129</t>
   </si>
   <si>
     <t>SERSP-1A-129 Строительство медицинского пункта в селе Кушк, сельского джамоата Поршнев, района  Шугнан</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Vozm</t>
   </si>
   <si>
     <t>SERSP-1A-109</t>
   </si>
   <si>
     <t>SERSP-1A-109Ремонт подвального помещения Центра раннего развития детей для актового зала села Возм, селского джамоата Поршнев, района Шугнан</t>
   </si>
   <si>
-    <t>Community sports infrastructure</t>
+    <t>Sport</t>
   </si>
   <si>
     <t>Khosa</t>
   </si>
   <si>
     <t>SERSP-1A-128</t>
   </si>
   <si>
     <t>SERSP-1A-128 Строительство спортивной площадки в селе Хоса, сельского джамоата Поршнев, Шугнанского района</t>
   </si>
   <si>
     <t>SERSP-1C-13</t>
   </si>
   <si>
     <t>SERSP-1C-13 Капитальный ремонт Центра дополнительного образования для создания центра обучения молоде-жи в селе Кушк сельского джамоата Поршнев Шугнанского района</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -530,51 +530,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7:R7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="192.239" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">