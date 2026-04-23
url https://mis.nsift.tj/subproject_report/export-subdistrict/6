--- v1 (2025-12-06)
+++ v2 (2026-04-23)
@@ -116,51 +116,51 @@
   <si>
     <t>Komentern</t>
   </si>
   <si>
     <t>CSP-2А-37/1</t>
   </si>
   <si>
     <t>Обеспечение оборудованием и мебелью для среднего общеобразовательного учреждения №23, село Коментерн, джамоат Кадриддин Гиёсов, район Абдурахмони Джоми.</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Bahoriston(Q.Giyosov)</t>
   </si>
   <si>
     <t>CSP-2А-41/1</t>
   </si>
   <si>
     <t>Строительство медицинского пункта в селе Бахористон, джамоата Кадриддин Гиёсов, район Абдурахмони Джоми</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>CSP-2A-38/1</t>
   </si>
   <si>
     <t>Восстанавление системы питьевого водоснабжения в селе Коментерн, джамоата Кадриддин Гиёсов, район Абдурахмони Джоми.</t>
   </si>
   <si>
     <t>Ozodii Sharq</t>
   </si>
   <si>
     <t>CSP-2A-39/1</t>
   </si>
   <si>
     <t>Восстановление системы питьевого водоснабжения в селе Озодии Шарк, джамоата Кадриддин Гиёсов, район Абдурахмони Джоми.</t>
   </si>
   <si>
     <t>Aral</t>
   </si>
   <si>
     <t>CSP-2A-42/1</t>
   </si>
   <si>
     <t>Строительство детского сада в селе Арал, джамоата Кадриддин Гиёсов, район Абдурахмони Джоми.</t>
   </si>