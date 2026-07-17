--- v1 (2026-01-22)
+++ v2 (2026-07-17)
@@ -107,51 +107,51 @@
   <si>
     <t>Vishkharv</t>
   </si>
   <si>
     <t>SERSP-1A-121</t>
   </si>
   <si>
     <t>SERSP-1A-121 Строительство медицинского пункта в селе Вишхарв, сельского джамоата Язгулом, Ванджского района</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Zhamak</t>
   </si>
   <si>
     <t>SERSP-1A-120</t>
   </si>
   <si>
     <t>SERSP-1A-120 Ремонт средней общеобразовательной школы №23 в селе Жамаг, сельского джамоата Язгулом, район Вандж</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Motravn 1</t>
   </si>
   <si>
     <t>SERSP-1A-118</t>
   </si>
   <si>
     <t>SERSP-1A-118 Восстановление системы питьевого водоснабжения в селе Мотравн, сельского джамоата Язгулом, район Вандж</t>
   </si>
   <si>
     <t>Zaych</t>
   </si>
   <si>
     <t>SERSP-1A-101</t>
   </si>
   <si>
     <t>SERSP-1A-101 Строительство учебного корпуса с 4 классами в среднем общеобразовательном учреждении № 48 в селе Зайч, сельского джамоата Язгулом, район Вандж</t>
   </si>
   <si>
     <t>SERSP-1C-11</t>
   </si>
   <si>
     <t>SERSP-1C-11 Создание центра обучения молодежи в двухэтажном здании джамоата Язгулом Ванджского района</t>
   </si>