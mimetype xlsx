--- v1 (2026-01-22)
+++ v2 (2026-04-23)
@@ -71,51 +71,51 @@
   <si>
     <t>woman</t>
   </si>
   <si>
     <t>young_man</t>
   </si>
   <si>
     <t>young_woman</t>
   </si>
   <si>
     <t>permanent_man</t>
   </si>
   <si>
     <t>temporary_man</t>
   </si>
   <si>
     <t>permanent_woman</t>
   </si>
   <si>
     <t>temporary_woman</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>Khatlon</t>
   </si>
   <si>
     <t>Abdurahmoni Jomi</t>
   </si>
   <si>
     <t>Qadriddin Ghiyosov</t>
   </si>
   <si>
     <t>Ozodii Sharq</t>
   </si>
   <si>
     <t>CSP-2A-39/1</t>
   </si>
   <si>
     <t>Восстановление системы питьевого водоснабжения в селе Озодии Шарк, джамоата Кадриддин Гиёсов, район Абдурахмони Джоми.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>