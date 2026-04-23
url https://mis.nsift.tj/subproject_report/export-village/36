--- v1 (2025-12-06)
+++ v2 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Subprojects for 36" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Typology Name</t>
   </si>
   <si>
     <t>Region Name</t>
   </si>
   <si>
     <t>District Name</t>
   </si>
   <si>
     <t>Subdistrict Name</t>
   </si>
   <si>
     <t>Village Name</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
@@ -90,50 +90,53 @@
     <t>temporary_woman</t>
   </si>
   <si>
     <t>New construction</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Khatlon</t>
   </si>
   <si>
     <t>Jayhun</t>
   </si>
   <si>
     <t>Panj</t>
   </si>
   <si>
     <t>Pakhtakor(Pyanj)</t>
   </si>
   <si>
     <t>CSP - 2A-58/1</t>
   </si>
   <si>
     <t>Cтроительство  3-х класссов по технологии в среднем общеобразовательном учреждении №41, село Пахтакор, джамоата Пяндж, район Джайхун.</t>
+  </si>
+  <si>
+    <t>Culture</t>
   </si>
   <si>
     <t>CSP-2A-58/2</t>
   </si>
   <si>
     <t>Строительство здания библиотеки и зала собраний в селе Пахтакор  джамоата Пяндж района Джайхун</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -611,69 +614,69 @@
       </c>
       <c r="M2" s="2">
         <v>233</v>
       </c>
       <c r="N2" s="2">
         <v>14</v>
       </c>
       <c r="O2" s="2">
         <v>3</v>
       </c>
       <c r="P2" s="2">
         <v>7</v>
       </c>
       <c r="Q2" s="2">
         <v>3</v>
       </c>
       <c r="R2" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I3" s="3">
         <v>2497</v>
       </c>
       <c r="J3" s="3">
         <v>823</v>
       </c>
       <c r="K3" s="3">
         <v>1002</v>
       </c>
       <c r="L3" s="3">
         <v>1495</v>
       </c>
       <c r="M3" s="3">
         <v>415</v>
       </c>
       <c r="N3" s="3">
         <v>7</v>
       </c>
       <c r="O3" s="3">
         <v>6</v>
       </c>
       <c r="P3" s="3">
         <v>7</v>
       </c>