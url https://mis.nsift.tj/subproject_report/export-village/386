--- v1 (2026-01-22)
+++ v2 (2026-04-24)
@@ -71,51 +71,51 @@
   <si>
     <t>woman</t>
   </si>
   <si>
     <t>young_man</t>
   </si>
   <si>
     <t>young_woman</t>
   </si>
   <si>
     <t>permanent_man</t>
   </si>
   <si>
     <t>temporary_man</t>
   </si>
   <si>
     <t>permanent_woman</t>
   </si>
   <si>
     <t>temporary_woman</t>
   </si>
   <si>
     <t>Restoration</t>
   </si>
   <si>
-    <t>Drinking water</t>
+    <t>Water supply</t>
   </si>
   <si>
     <t>GBAO</t>
   </si>
   <si>
     <t>Vanj</t>
   </si>
   <si>
     <t>Yazghulom</t>
   </si>
   <si>
     <t>Motravn 1</t>
   </si>
   <si>
     <t>SERSP-1A-118</t>
   </si>
   <si>
     <t>SERSP-1A-118 Восстановление системы питьевого водоснабжения в селе Мотравн, сельского джамоата Язгулом, район Вандж</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>